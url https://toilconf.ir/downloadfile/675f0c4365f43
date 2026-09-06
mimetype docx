--- v0 (2026-06-13)
+++ v1 (2026-09-06)
@@ -1,71 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="13775D04" w14:textId="6986286A" w:rsidR="009B5FD7" w:rsidRPr="008540DF" w:rsidRDefault="00A86EEB" w:rsidP="001667E2">
+    <w:p w14:paraId="13775D04" w14:textId="6986286A" w:rsidR="009B5FD7" w:rsidRPr="00D62279" w:rsidRDefault="00A86EEB" w:rsidP="001667E2">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05E938D3" wp14:editId="7CC3A4C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-587375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-411480</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="2127885"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="50" name="Text Box 9"/>
@@ -120,57 +115,57 @@
                               <w:rPr>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Minimum 90 mm and maximum 120 mm</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="05E938D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-46.25pt;margin-top:-32.4pt;width:11.5pt;height:167.55pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBqhJvfQIAAAcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32pc7G1zmovTVVp&#10;e5F2+wEEcIyKgQKJvar23zvgOLvbi1RVzQMZYDhzZuaMzy+GTqIDt05oVePsLMWIK6qZULsaf7nf&#10;zFYYOU8UI1IrXuMH7vDF+vWr895UPNetloxbBCDKVb2pceu9qZLE0ZZ3xJ1pwxVcNtp2xMPW7hJm&#10;SQ/onUzyNF0kvbbMWE25c3B6M17idcRvGk79p6Zx3CNZY+Dm42rjug1rsj4n1c4S0wp6pEH+gUVH&#10;hIKgJ6gb4gnaW/ELVCeo1U43/ozqLtFNIyiPOUA2WfpTNnctMTzmAsVx5lQm9/9g6cfDZ4sEq/Ec&#10;yqNIBz2654NHV3pAZShPb1wFXncG/PwAx9DmmKozt5p+dUjp65aoHb+0VvctJwzoZeFl8uzpiOMC&#10;yLb/oBmEIXuvI9DQ2C7UDqqBAB14PJxaE6jQELJYpIEhhas8y5er1TyGINX02ljn33HdoWDU2ELr&#10;Izo53Dof2JBqcgnBnJaCbYSUcWN322tp0YGATDbxd0R/4SZVcFY6PBsRxxMgCTHCXaAb2/69zPIi&#10;vcrL2WaxWs6KTTGflct0NUuz8qpcpEVZ3GweA8GsqFrBGFe3QvFJglnxdy0+DsMonihC1Ne4nOfz&#10;sUV/TDKNv98l2QkPEylFV+PVyYlUobFvFYO0SeWJkKOdvKQfqww1mP5jVaIMQudHDfhhOwBK0MZW&#10;swcQhNXQL+gtfEbACGu+hG0PU1lj921PLMdIvlegKzj2k2EnYxuNNwtgixFRtNUw4H4yr/047ntj&#10;xa6FAKN6lb4E/TUiSuOJzFG1MG0xh+OXIYzz8330evp+rX8AAAD//wMAUEsDBBQABgAIAAAAIQAX&#10;o/uW4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcUocAoQlxKoTUSzm0&#10;mEq9urGbhMbrKHbS9O9ZTnDb3RnNvilWs+3YZAbfOhTwsIiBGaycbrEWsP9aR0tgPijUqnNoBFyN&#10;h1V5e1OoXLsLfppJhppRCPpcCWhC6HPOfdUYq/zC9QZJO7nBqkDrUHM9qAuF244ncZxyq1qkD43q&#10;zXtjqrMcrYB1yL4/pDxMm3O8HTfX3fZ0kJMQ93fz2yuwYObwZ4ZffEKHkpiObkTtWScgypJnstKQ&#10;PlEHckRpRpejgOQlfgReFvx/h/IHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgaoSb30C&#10;AAAHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF6P7&#10;luEAAAALAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-46.25pt;margin-top:-32.4pt;width:11.5pt;height:167.55pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMFbTbAAIAAOcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0kL60rUdBqdipDG&#10;QNr4AY7jJBaOz5zdJv33nJ22jO0NkQfrbJ+/+77vLuubsTfsoNBrsCWfz3LOlJVQa9uW/MfT7t2K&#10;Mx+ErYUBq0p+VJ7fbN6+WQ+uUAvowNQKGYFYXwyu5F0IrsgyLzvVCz8DpyxdNoC9CLTFNqtRDITe&#10;m2yR58tsAKwdglTe0+nddMk3Cb9plAzfmsarwEzJiVtIK6a1imu2WYuiReE6LU80xD+w6IW2VPQC&#10;dSeCYHvUr6B6LRE8NGEmoc+gabRUSQOpmecv1Dx2wqmkhczx7mKT/3+w8uHwHZmuS35F9ljRU4+e&#10;1BjYJxjZx2jP4HxBWY+O8sJIx9TmJNW7e5A/PbOw7YRt1S0iDJ0SNdGbx5fZs6cTjo8g1fAVaioj&#10;9gES0NhgH70jNxihE4/jpTWRiowlPyzzyFDS1WK+uF6trlIJUZxfO/Ths4KexaDkSK1P6OJw70Nk&#10;I4pzSizmweh6p41JG2yrrUF2EDQmu/Sd0P9KMzYmW4jPJsR4kmRGZZPGMFbjybYK6iMJRpjGjn4T&#10;CuK6uCYpA01dyf2vvUDFmfliyTc6DucAz0GVgvfLPKdrYWUHNMDhHG7DNM57h7rtqMDUHQu35G+j&#10;k/TYiInMiS5NU3LkNPlxXJ/vU9af/3PzGwAA//8DAFBLAwQUAAYACAAAACEAF6P7luEAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FKHAKEJcSqE1Es5tJhKvbqxm4TG6yh2&#10;0vTvWU5w290Zzb4pVrPt2GQG3zoU8LCIgRmsnG6xFrD/WkdLYD4o1KpzaARcjYdVeXtTqFy7C36a&#10;SYaaUQj6XAloQuhzzn3VGKv8wvUGSTu5wapA61BzPagLhduOJ3GccqtapA+N6s17Y6qzHK2Adci+&#10;P6Q8TJtzvB031932dJCTEPd389srsGDm8GeGX3xCh5KYjm5E7VknIMqSZ7LSkD5RB3JEaUaXo4Dk&#10;JX4EXhb8f4fyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAwVtNsAAgAA5wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABej+5bhAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAWgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                   <w:txbxContent>
                     <w:p w14:paraId="3B75CC2D" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00DD1C97" w:rsidRDefault="009B5FD7" w:rsidP="00DD1C97">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DD1C97">
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Minimum 90 mm and maximum 120 mm</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -323,98 +318,98 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5F35B9F0" id="Group 10" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-11.65pt;margin-top:-101.1pt;width:21.9pt;height:84pt;z-index:251646976" coordorigin="1426,235" coordsize="438,1518" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlmwhh6wMAAJcLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttu4zYQfS/QfyD07kiUZdkSoiwSX4IC&#10;aRtgtx9AS9QFlUiVpCMHRf+9w6HkjZPNbpoF2pfqQSJFcjiXM2fm8sOxa8kDV7qRIvPoReARLnJZ&#10;NKLKvN8+7WYrj2jDRMFaKXjmPXLtfbj68YfLoU95KGvZFlwRECJ0OvSZVxvTp76v85p3TF/IngtY&#10;LKXqmIGpqvxCsQGkd60fBkHsD1IVvZI51xr+btyid4Xyy5Ln5tey1NyQNvNAN4Nvhe+9fftXlyyt&#10;FOvrJh/VYO/QomONgEtPojbMMHJQzQtRXZMrqWVpLnLZ+bIsm5yjDWANDZ5Zc6vkoUdbqnSo+pOb&#10;wLXP/PRusfkvD/eKNEXmRbFHBOsgRngtoeicoa9S2HOr+o/9vXIWwvBO5r9r8J3/fN3OK7eZ7Ief&#10;ZQHy2MFIdM6xVJ0VAWaTI8bg8RQDfjQkh5/hckXnEKkclmgQx6tgDFJeQyTtMRqFoCosh/OFi19e&#10;b8fT0RzwhkcXdGUXfZa6W1HTUTOLDoCb/uxR/X0e/ViznmOgtPXW5NHl5NG7RnBCqVXI3gxb1uJe&#10;jTMNjv2mr2gcgWVPjZ4cNvlqEZwbzNJeaXPLZUfsIPNaUALDwB7utHG+mbbYqAi5a9oW/rO0FWTI&#10;vGQRLvCAlm1T2EW7plW1X7eKPDBIqTk8STI6+mwbQFcUKKzmrNiKgpjHHsBgVMNE1XLP3qA7j7Qc&#10;iKPjhRXCUsOa9o2bIbStsGfAE2DQOHJZ92cSJNvVdhXNACzbWRRsNrPr3TqaxTu6XGzmm/V6Q/+y&#10;xtEorZui4MLaNzEAjd6Gh5GLXO6eOODkSP9cOqIRlJ2+qDTgUqcWAg4ae1k8IjLwP0D038IqoMtl&#10;v8Nq+D1YXSwcVsHVcxfWCazzAFLX5icm9Sk5/2Os2izYMF07TBcwclq/wPBTiML4fwROdfof1Z9X&#10;2DKZEPjJouVGHglF9IyMaesPMUf4DyXA0ZIrQ0TIdQ2cwq+VkoNlG2Bz5FrMISBbe9Tl0du4diow&#10;8RzTABkGixNNxvISU1x5HcAKOg9U8hWyPePKM0rd4WMBCNLPtjm2e8IuX+M/GkbBTZjMdvFqOYt2&#10;0WKWLIPVLKDJTRIHURJtduf8h3nvGjGgrffy3xvrRoDPl4zsGgMNYdt0mQelHx6XimMReZGAJ/q2&#10;6k/EOn2/RLDmuD9iv3Oqxo5yiZJQI6GYQjMLA/sOlzAdoDeEQvXHgSmoWe1PAsAFv800UNNgj4N5&#10;bFUmTOS1hDbTTMO1cU3noVdNVcMFDsJCXkNzVDZYji3QnTJggJ0g/cMIuz80auxUbXv5dI77P/fT&#10;V38DAAD//wMAUEsDBBQABgAIAAAAIQDOXYLd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;asMwEEX3hf6DmEJ3iWS5KcWxHEJouwqFJoWS3cSa2CaWZCzFdv6+yqrZzeNw50y+mkzLBup946yC&#10;ZC6AkS2dbmyl4Gf/MXsD5gNaja2zpOBKHlbF40OOmXaj/aZhFyoWQ6zPUEEdQpdx7suaDPq568jG&#10;3cn1BkNs+4rrHscYblouhXjlBhsbL9TY0aam8ry7GAWfI47rNHkftufT5nrYL75+twkp9fw0rZfA&#10;Ak3hH4abflSHIjod3cVqz1oFM5mmEb0VQkpgEZFiAewYJ+mLBF7k/P6H4g8AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBlmwhh6wMAAJcLAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDOXYLd4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEUGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUgcAAAAA&#10;">
-                <v:line id="Line 11" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1648,235" to="1648,1743" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAQj9RdMQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWsCMRSE7wX/Q3gFb5qtiNatUURQ&#10;1F7UFvH42Dw3q5uXZRN1/feNIPQ4zMw3zHja2FLcqPaFYwUf3QQEceZ0wbmC359F5xOED8gaS8ek&#10;4EEeppPW2xhT7e68o9s+5CJC2KeowIRQpVL6zJBF33UVcfROrrYYoqxzqWu8R7gtZS9JBtJiwXHB&#10;YEVzQ9llf7UK7Pb7PBvkmzAyy1FzPCwO1/VxqVT7vZl9gQjUhP/wq73SCvpDeH6JP0BO/gAAAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQBCP1F0xAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;" strokecolor="#339">
+              <v:group w14:anchorId="5F35B9F0" id="Group 10" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-11.65pt;margin-top:-101.1pt;width:21.9pt;height:84pt;z-index:251646976" coordorigin="1426,235" coordsize="438,1518" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpwNBAOQMAAPkIAAAOAAAAZHJzL2Uyb0RvYy54bWzMVm1vmzAQ/j5p/8Hi+8pboAkqqbp0rSZ1&#10;W6V2P8AB86KBzWwnkH+/8xnSpF21qpW28QGdOft89zz3wtn50DZky6SqBU8d/8RzCOOZyGteps73&#10;+6sPc4coTXlOG8FZ6uyYcs6X79+d9V3CAlGJJmeSgBGukr5LnUrrLnFdlVWspepEdIyDshCypRqW&#10;snRzSXuw3jZu4Hmx2wuZd1JkTCn4emmVzhLtFwXL9LeiUEyTJnXAN41vie+1ebvLM5qUknZVnY1u&#10;0Fd40dKaw6V7U5dUU7KR9RNTbZ1JoUShTzLRuqIo6oxhDBCN7z2K5lqKTYexlElfdnuYANpHOL3a&#10;bPZ1eytJnafOLHYIpy1whNcSH8HpuzKBPdeyu+tupY0QxBuR/VCAnftYb9al3UzW/ReRgz260QLB&#10;GQrZGhMQNhmQg92eAzZoksHH4HTuh8BUBirfi+O5N5KUVcCkOebPAnAV1EEYWf6y6tN4ehZCvuHR&#10;yJ8bpUsTeyt6OnpmsgPSTT0gqt6G6F1FO4ZEKYPWhOjphOhNzRnxfeOQuRm2rPitHFcKgP0jVn48&#10;g8gOg54Am7CKvOOAadJJpa+ZaIkRUqcBJ5AGur1R2mIzbTGscHFVNw18p0nDSZ86iyiI8IASTZ0b&#10;pdEpWa5XjSRbCiUVwrNYjEAfbYPU5TkaqxjNP/Gc6F0HyaBlTXnZMMfcoFqHNAwaR8tyY4QmmtbN&#10;CzcDtQ3HFFSJwdBiuxb5DqEFwpHjv0U20GPLx5IdvIXsKLJk+6dRaHGZ2A49yH2T4FgV++z+x2Sb&#10;NLqkqrJJkYNkvX6SBIccg/yfUbiYKLw3cH8UA/ER/rFmTQckeoDv0IRsYdhGSLhYVZDV7EJK0Zt8&#10;h36C1Y5JCOVujtpEfFm1Ty0uDjGPaDLx7y/GBhf7qHk+AyTMPnTymXI/qtajor7CxzAI1o+2mXo7&#10;aBS/p08P6wEnyr7f2ZokUtjxC78LIJh3cArdq4fpC63g54ZK6ArNZw7gmVE9CXIS1iiEsQcjgVCe&#10;VQIGuZ7ElbZjfdPJuqzgAksRFxcwfooaG54h0joz9g2YASjhfMV4x38BM8AP17jr4Y9l+QsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAM5dgt3gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF&#10;/oOYQneJZLkpxbEcQmi7CoUmhZLdxJrYJpZkLMV2/r7KqtnN43DnTL6aTMsG6n3jrIJkLoCRLZ1u&#10;bKXgZ/8xewPmA1qNrbOk4EoeVsXjQ46ZdqP9pmEXKhZDrM9QQR1Cl3Huy5oM+rnryMbdyfUGQ2z7&#10;iusexxhuWi6FeOUGGxsv1NjRpqbyvLsYBZ8jjus0eR+259Pmetgvvn63CSn1/DStl8ACTeEfhpt+&#10;VIciOh3dxWrPWgUzmaYRvRVCSmARkWIB7Bgn6YsEXuT8/ofiDwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGnA0EA5AwAA+QgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAM5dgt3gAAAACwEAAA8AAAAAAAAAAAAAAAAAkwUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACgBgAAAAA=&#10;">
+                <v:line id="Line 11" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1648,235" to="1648,1743" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCP1F0xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeAVvmq2I1q1RRFDUXtQW8fjYPDerm5dlE3X9940g9DjMzDfMeNrYUtyo9oVjBR/dBARx&#10;5nTBuYLfn0XnE4QPyBpLx6TgQR6mk9bbGFPt7ryj2z7kIkLYp6jAhFClUvrMkEXfdRVx9E6uthii&#10;rHOpa7xHuC1lL0kG0mLBccFgRXND2WV/tQrs9vs8G+SbMDLLUXM8LA7X9XGpVPu9mX2BCNSE//Cr&#10;vdIK+kN4fok/QE7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEI/UXTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
-                <v:line id="Line 12" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1558,1753" to="1864,1753" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAII26/MEAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPz2vCMBS+D/wfwhN2W1NHJ6MziogD&#10;8TBYLYzdHsmzLTYvNcls/e+Xw2DHj+/3ajPZXtzIh86xgkWWgyDWznTcKKhP70+vIEJENtg7JgV3&#10;CrBZzx5WWBo38ifdqtiIFMKhRAVtjEMpZdAtWQyZG4gTd3beYkzQN9J4HFO47eVzni+lxY5TQ4sD&#10;7VrSl+rHKmj2h6I4fr2478HXO7m0Wn9cg1KP82n7BiLSFP/Ff+6DUVCkselL+gFy/QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;Y29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQAgjbr8wQAAANsAAAAPAAAAAAAAAAAAAAAA&#10;AKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjwMAAAAA&#10;" strokecolor="#339">
+                <v:line id="Line 12" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1558,1753" to="1864,1753" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgjbr8wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3ZbU0cnozOKiAPxMFgtjN0eybMtNi81yWz975fDYMeP7/dqM9le3MiHzrGCRZaDINbO&#10;dNwoqE/vT68gQkQ22DsmBXcKsFnPHlZYGjfyJ92q2IgUwqFEBW2MQyll0C1ZDJkbiBN3dt5iTNA3&#10;0ngcU7jt5XOeL6XFjlNDiwPtWtKX6scqaPaHojh+vbjvwdc7ubRaf1yDUo/zafsGItIU/8V/7oNR&#10;UKSx6Uv6AXL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACCNuvzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke dashstyle="dash"/>
                 </v:line>
-                <v:shape id="Text Box 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:1426;top:632;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEALOZJwsMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE78L+h/AW9qapi4hWo8iCIO7BNQpeH82z&#10;rTYvpYm1/nuzIHgcZuYbZr7sbCVaanzpWMFwkIAgzpwpOVdwPKz7ExA+IBusHJOCB3lYLj56c0yN&#10;u/OeWh1yESHsU1RQhFCnUvqsIIt+4Gri6J1dYzFE2eTSNHiPcFvJ7yQZS4slx4UCa/opKLvqm1Ww&#10;DtPLr9andntNdrft4293PulWqa/PbjUDEagL7/CrvTEKRlP4/xJ/gFw8AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEALOZJwsMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" stroked="f">
+                <v:shape id="Text Box 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:1426;top:632;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAs5knCwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pqmLiFajyIIg7sE1Cl4fzbOtNi+libX+e7MgeBxm5htmvuxsJVpqfOlYwXCQgCDO&#10;nCk5V3A8rPsTED4gG6wck4IHeVguPnpzTI27855aHXIRIexTVFCEUKdS+qwgi37gauLonV1jMUTZ&#10;5NI0eI9wW8nvJBlLiyXHhQJr+ikou+qbVbAO08uv1qd2e012t+3jb3c+6Vapr89uNQMRqAvv8Ku9&#10;MQpGU/j/En+AXDwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALOZJwsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="362BB7FB" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00187BE5" w:rsidRDefault="009B5FD7" w:rsidP="00187BE5">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00187BE5">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114298" distR="114298" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B2B0A60" wp14:editId="2E20A8D7">
+              <wp:anchor distT="0" distB="0" distL="114298" distR="114298" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B2B0A60" wp14:editId="0A0930D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-372746</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1280160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="3665220"/>
                 <wp:effectExtent l="38100" t="38100" r="38100" b="30480"/>
                 <wp:wrapNone/>
                 <wp:docPr id="55" name="Line 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="3665220"/>
                         </a:xfrm>
@@ -429,53 +424,53 @@
                           <a:round/>
                           <a:headEnd type="triangle" w="sm" len="med"/>
                           <a:tailEnd type="triangle" w="sm" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0A53E336" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17494mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17494mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-29.35pt,-100.8pt" to="-29.35pt,187.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNP5yWLAIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8hxAIFCLCqkqgF9pF&#10;2u0PMLZDrDq2ZRsCqvrfO3YAse1lVZWD8cfM85s3z1k+nVuJTtw6oVWB0+EII66oZkIdCvz9dTOY&#10;Y+Q8UYxIrXiBL9zhp9XHD8vO5HysGy0ZtwhAlMs7U+DGe5MniaMNb4kbasMVHNbatsTD0h4SZkkH&#10;6K1MxqPRLOm0ZcZqyp2D3ao/xKuIX9ec+ue6dtwjWWDg5uNo47gPY7JakvxgiWkEvdIg/8CiJULB&#10;pXeoiniCjlb8BdUKarXTtR9S3Sa6rgXlsQaoJh39Uc1LQwyPtYA4ztxlcv8Pln477SwSrMDTKUaK&#10;tNCjrVAcZUGazrgcIkq1s6E4elYvZqvpD4eULhuiDjxSfL0YSEtDRvImJSycgQv23VfNIIYcvY46&#10;nWvbBkhQAJ1jOy73dvCzR7TfpLA7mc2m43FsVULyW6Kxzn/hukVhUmAJnCMwOW2dD0RIfgsJ9yi9&#10;EVLGbkuFugIvpuNpTHBaChYOQ5izh30pLToR8MsEfotFrApOHsOsPioWwRpO2Fox5KME3goQRXIc&#10;bnAtRpLDq2g5633miZDvDAb6UgVGIAYUdJ31lvq5GC3W8/U8G2Tj2XqQjapq8HlTZoPZJv00rSZV&#10;WVbpr1BcmuWNYIyrUN/N3mn2PvtcH1pvzLvB70Imb9Gj4kD29h9JRzcEA/RW2mt22dmbS8DRMfj6&#10;+sKTeVzD/PEbsfoNAAD//wMAUEsDBBQABgAIAAAAIQAs1e3I3gAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NT8MwDIbvSPyHyEjctmRF66rSdAIkzoOyA9yyxrSFxqmabO3+PUYc2M0fj14/Lraz&#10;68UJx9B50rBaKhBItbcdNRr2b8+LDESIhqzpPaGGMwbYltdXhcmtn+gVT1VsBIdQyI2GNsYhlzLU&#10;LToTln5A4t2nH52J3I6NtKOZONz1MlEqlc50xBdaM+BTi/V3dXScsk+l97v5XT5+7ZLsQ71U/XnS&#10;+vZmfrgHEXGO/zD86rM6lOx08EeyQfQaFutswygXiVqlIBj5Gx003G3WKciykJdPlD8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAzT+cliwCAABrBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALNXtyN4AAAAMAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" strokecolor="#339">
+              <v:line w14:anchorId="46127ED3" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17494mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17494mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-29.35pt,-100.8pt" to="-29.35pt,187.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE2HYc2gEAAKwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykS7AYcXpI112y&#10;LUC7H8BIcixMEgVJiZ1/P0r5WLdeimE+CKZIPvI9Usv7wRp2VCFqdA2fjMacKSdQardv+I/nxw+f&#10;OIsJnASDTjX8pCK/X71/t+x9rabYoZEqMAJxse59w7uUfF1VUXTKQhyhV46cLQYLicywr2SAntCt&#10;qabj8bzqMUgfUKgY6fbh7OSrgt+2SqTvbRtVYqbh1FsqZyjnLp/Vagn1PoDvtLi0Af/QhQXtqOgN&#10;6gESsEPQr6CsFgEjtmkk0FbYtlqowoHYTMZ/sXnqwKvChcSJ/iZT/H+w4ttxG5iWDZ/NOHNgaUYb&#10;7RT7mKXpfawpYu22IZMTg3vyGxQ/I3O47sDtVWnx+eQpbZIzqj9SshE9Fdj1X1FSDBwSFp2GNtgM&#10;SQqwoYzjdBuHGhIT50tBt3fz+Ww6LaOqoL4m+hDTF4WW5Z+GG+q5AMNxE1NuBOprSK7j8FEbU6Zt&#10;HOsbvphNZyUhotEyO3NYDPvd2gR2BNqXO/oWi8KKPC/DAh6cLGCdAvnZSZaKBCloEsUonitEy5lR&#10;9Cqskuc9S6DNG4OpfeMucmYFz7PYoTxtw1VmWonC87K+eede2iX79yNb/QIAAP//AwBQSwMEFAAG&#10;AAgAAAAhACzV7cjeAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZEXr&#10;qtJ0AiTOg7ID3LLGtIXGqZps7f49RhzYzR+PXj8utrPrxQnH0HnSsFoqEEi1tx01GvZvz4sMRIiG&#10;rOk9oYYzBtiW11eFya2f6BVPVWwEh1DIjYY2xiGXMtQtOhOWfkDi3acfnYncjo20o5k43PUyUSqV&#10;znTEF1oz4FOL9Xd1dJyyT6X3u/ldPn7tkuxDvVT9edL69mZ+uAcRcY7/MPzqszqU7HTwR7JB9BoW&#10;62zDKBeJWqUgGPkbHTTcbdYpyLKQl0+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBE&#10;2HYc2gEAAKwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAs1e3I3gAAAAwBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="#339">
                 <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D39C4B7" wp14:editId="4882A087">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-330200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1280160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="372745" cy="2133600"/>
                 <wp:effectExtent l="0" t="38100" r="8255" b="38100"/>
@@ -607,143 +602,161 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>60 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="2D39C4B7" id="Group 5" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-26pt;margin-top:-100.8pt;width:29.35pt;height:168pt;z-index:251648000" coordorigin="1125,216" coordsize="587,3180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB//np2MgMAAPYIAAAOAAAAZHJzL2Uyb0RvYy54bWzMVm1v0zAQ/o7Ef7D8naVJ1rdo6TQ6NiEN&#10;mLTxA9zEeRGOHWy3af8953OytiuCaUhAPkTnnH2+e557ycXlthFkw7WplUxpeDaihMtM5bUsU/r1&#10;8ebdjBJjmcyZUJKndMcNvVy8fXPRtQmPVKVEzjUBI9IkXZvSyto2CQKTVbxh5ky1XIKyULphFpa6&#10;DHLNOrDeiCAajSZBp3TeapVxY+DrtVfSBdovCp7ZL0VhuCUipeCbxbfG98q9g8UFS0rN2qrOejfY&#10;K7xoWC3h0idT18wystb1iammzrQyqrBnmWoCVRR1xjEGiCYcPYvmVqt1i7GUSVe2TzABtM9werXZ&#10;7PPmXpM6T+k4pESyBjjCa8nYYdO1ZQJbbnX70N5rHyCIdyr7ZkAdPNe7dek3k1X3SeVgjq2tQmy2&#10;hW6cCYiabJGC3RMFfGtJBh/jaTQ9H1OSgSoK43gy6jnKKiDSHQvDCPSonnj6supDf3o8m/qjcTjD&#10;cwFL/K3oae+ZCwuyzewBNX8G6EPFWo48GYfWAGg0AHpXS07QWXcx7FjKe43omsQArr+FKozHUEeH&#10;MQ94QU47qE7iZUmrjb3lqiFOSKkAH5AFtrkz1nG33+JIkeqmFgK+s0RI0qV0Pgac3dIoUedOiQtd&#10;rpZCkw2Dgorhmc8dCWDsaBskrszRWMVZ/kHmxO5ayAWrayZLwam7wTSUCA5to+G5Z9KyWrxwM9wo&#10;JGagx9CTulL5DqEFvpHiv8V1fMT11IXzWq6jOSSO4zSGbEYMB7LPo57u49zeE/lPuHb5dc1M5XMi&#10;B8l7fZIDGEtPMcj/GYPnA4OPDu73aktmByy69kfsFj5DB/Jl4bsgkWpZQU7zK61V57IdmknoTmIK&#10;QrH7zumy4WW1PvS3EJrfMf/hHLqAK/dJGOENQ3c7yQANg+9X1X5UrOawpm/w6a0fbXPldtAnfk6f&#10;3a62OE7QQRe0L0milZ+98K8AgntHU8jmDkYvdILva6ahKYiPEtBzc3oQ9CCsUHDzANRMZpWCKW4H&#10;cWn9TF+3ui4ruMBzJNUVDJ+ixn63d6bnBiYASjhcMR/7HwE3vQ/XuGv/u7L4AQAA//8DAFBLAwQU&#10;AAYACAAAACEAymTRzuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd0k&#10;baPEbEop6qkItoJ422anSWh2NmS3Sfr2jid7m2E+/vn+fD3ZVgzY+8aRgngegUAqnWmoUvB1eJs9&#10;g/BBk9GtI1RwRQ/r4v4u15lxI33isA+V4BDymVZQh9BlUvqyRqv93HVIfDu53urAa19J0+uRw20r&#10;kyhKpdUN8Ydad7itsTzvL1bB+6jHzSJ+HXbn0/b6c1h9fO9iVOrxYdq8gAg4hX8Y/vRZHQp2OroL&#10;GS9aBbNVwl0CD0kUpyAYSZ9AHJlcLJcgi1zeVih+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH/+enYyAwAA9ggAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAMpk0c7hAAAACgEAAA8AAAAAAAAAAAAAAAAAjAUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAACaBgAAAAA=&#10;">
                 <v:line id="Line 6" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1358,216" to="1358,3396" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXkWQxwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hvAVvmq6gaDWKCIq6F3UX8fhonk13m5fSRK3/fiMIHoeZ+YaZzhtbihvVvnCs4LOXgCDO&#10;nC44V/DzveqOQPiArLF0TAoe5GE+a7emmGp35wPdjiEXEcI+RQUmhCqV0meGLPqeq4ijd3G1xRBl&#10;nUtd4z3CbSn7STKUFguOCwYrWhrK/o5Xq8Duv34Xw3wXxmY9bs6n1em6Pa+V6nw0iwmIQE14h1/t&#10;jVYw6MPzS/wBcvYPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA15FkMcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:line id="Line 7" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1292,3387" to="1712,3387" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCr8L5QxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mvXfUlajiCiIh0KtULw9ktfdpZuXNYm6fntTKPQ4zMxvmMWqs424kQ+1YwWjYQaC&#10;WDtTc6ng9Ll7fQMRIrLBxjEpeFCA1bL3ssDCuDt/0O0YS5EgHApUUMXYFlIGXZHFMHQtcfK+nbcY&#10;k/SlNB7vCW4bOc6yXFqsOS1U2NKmIv1zvFoF5XY/nR6+Zu7c+tNG5lbr90tQatDv1nMQkbr4H/5r&#10;742C2QR+v6QfIJdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKvwvlDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke dashstyle="dash"/>
                 </v:line>
-                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...2 lines deleted...]
-                </v:shapetype>
                 <v:shape id="Text Box 8" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:1125;top:1360;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHPnCBxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY2llRqzkVIQij3YbgteH9lnEs2+Ddk1xn/vCgWPw8x8w+Sr0bZioN43jhXMkhQE&#10;celMw5WCv9/19A2ED8gGW8ek4EIeVsXDJMfMuDP/0KBDJSKEfYYK6hC6TEpf1mTRJ64jjt7e9RZD&#10;lH0lTY/nCLetfE7TubTYcFyosaOPmsqjPlkF67A4fGm9GzbHdHvaXL63+50elHp6HN+XIAKN4R7+&#10;b38aBa8vcPsSf4AsrgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHPnCBxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="4E24E843" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00DD1C97" w:rsidRDefault="009B5FD7" w:rsidP="00DD1C97">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DD1C97">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>60 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="008540DF">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> راهنماي تدوين مقاله کامل </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001667E2" w:rsidRPr="002D2E62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5FD7" w:rsidRPr="00D62279">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">راهنماي تدوين مقاله کامل </w:t>
+      </w:r>
+      <w:r w:rsidR="001667E2" w:rsidRPr="00D62279">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اولین همایش بین المللی و چهارمین همایش ملی مهندسی نفت ایران</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65380DAF" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00EC29A4" w:rsidRDefault="009B5FD7" w:rsidP="008540DF">
+    <w:p w14:paraId="65380DAF" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00EC29A4" w:rsidRDefault="009B5FD7" w:rsidP="00D210B2">
       <w:pPr>
         <w:bidi/>
+        <w:ind w:left="-384"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008540DF">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان در 1 يا 2 خط، فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>B Titr</w:t>
-      </w:r>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Titr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14pt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3271EB5C" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00F15A85" w:rsidRDefault="009B5FD7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575EFAC4" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00F15A85" w:rsidRDefault="009B5FD7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
@@ -899,74 +912,116 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BZar</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>,14</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold) </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bold) </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> فونت: </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> فونت</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>، اندازه فونت 14و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F946D69" w14:textId="28E4E34B" w:rsidR="009B5FD7" w:rsidRPr="00961A0E" w:rsidRDefault="00A86EEB" w:rsidP="00FC5E7B">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="60" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -1228,51 +1283,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="21600" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1C3C7108" id="_x0000_t62" coordsize="21600,21600" o:spt="62" adj="1350,25920" path="m3600,qx,3600l0@8@12@24,0@9,,18000qy3600,21600l@6,21600@15@27@7,21600,18000,21600qx21600,18000l21600@9@18@30,21600@8,21600,3600qy18000,l@7,0@21@33@6,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="sum 10800 0 #0"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum #0 0 #1"/>
                   <v:f eqn="sum @0 @1 0"/>
                   <v:f eqn="sum 21600 0 #0"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="if @0 3600 12600"/>
                   <v:f eqn="if @0 9000 18000"/>
                   <v:f eqn="if @1 3600 12600"/>
                   <v:f eqn="if @1 9000 18000"/>
                   <v:f eqn="if @2 0 #0"/>
                   <v:f eqn="if @3 @10 0"/>
                   <v:f eqn="if #0 0 @11"/>
                   <v:f eqn="if @2 @6 #0"/>
                   <v:f eqn="if @3 @6 @13"/>
                   <v:f eqn="if @5 @6 @14"/>
                   <v:f eqn="if @2 #0 21600"/>
                   <v:f eqn="if @3 21600 @16"/>
                   <v:f eqn="if @4 21600 @17"/>
                   <v:f eqn="if @2 #0 @6"/>
                   <v:f eqn="if @3 @19 @6"/>
@@ -1555,82 +1610,120 @@
       </w:r>
       <w:r w:rsidR="00FC5E7B" w:rsidRPr="00FC5E7B">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اوّل</w:t>
       </w:r>
       <w:r w:rsidR="00FC5E7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B5FD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(BZar 12 pt, Bold)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B5FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>BZar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B5FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B5FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B5FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>، اندازه فونت 12و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C364AB4" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00961A0E" w:rsidRDefault="009B5FD7" w:rsidP="00FC5E7B">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="60" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -1671,140 +1764,178 @@
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دوّم</w:t>
       </w:r>
       <w:r w:rsidR="00FC5E7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 12 pt, Bold)</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>، اندازه فونت 12و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DCDB71" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00AD334D">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7B26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:position w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="120" w:dyaOrig="300" w14:anchorId="55C8FD7F">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:5.45pt;height:14.95pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:5.4pt;height:15pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1832605177" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849003242" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DB683A" w14:textId="0BD8CCDD" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="006C7E20">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961A0E">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس </w:t>
       </w:r>
       <w:r w:rsidR="006C7E20">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
@@ -1814,51 +1945,67 @@
         <w:t>رایانامه</w:t>
       </w:r>
       <w:r w:rsidRPr="00961A0E">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2A11">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عهده دار مکاتبات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Times 10 pt)</w:t>
+        <w:t xml:space="preserve"> (Times 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543A3B4E" w14:textId="11A34EB6" w:rsidR="009B5FD7" w:rsidRDefault="00A86EEB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AB1D6D1" wp14:editId="4F094629">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-419735</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113664</wp:posOffset>
@@ -1893,132 +2040,162 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="77C3D04B" id="Line 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-33.05pt,8.95pt" to="-6.4pt,8.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFotzCIAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QwgkFCLCqkqgl22L&#10;tNsPMLZDrDq2ZRsCqvrvHTuA2PZSVeVgxpmZN29mnldP506iE7dOaFXidDzBiCuqmVCHEn973Y4W&#10;GDlPFCNSK17iC3f4af3+3ao3BZ/qVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjni42kPCLOkB&#10;vZPJdDKZJ722zFhNuXPwtR6ceB3xm4ZT/7VpHPdIlhi4+XjaeO7DmaxXpDhYYlpBrzTIP7DoiFBQ&#10;9A5VE0/Q0Yo/oDpBrXa68WOqu0Q3jaA89gDdpJPfunlpieGxFxiOM/cxuf8HS7+cdhYJVuIsw0iR&#10;Dnb0LBRHaR5m0xtXQEildjZ0R8/qxTxr+t0hpauWqAOPHF8vBvLSkJG8SQkXZ6DCvv+sGcSQo9dx&#10;UOfGdgESRoDOcR+X+z742SMKH2ezRZbnGNGbKyHFLc9Y5z9x3aFglFgC54hLTs/OBx6kuIWEMkpv&#10;hZRx21KhvsTLfJrHBKelYMEZwpw97Ctp0YmAXmbwWy5jU+B5DAvINXHtEMfAGoRk9VGxWKTlhG2u&#10;tidCDjaQkirUgQ6B5tUahPJjOVluFptFNsqm880om9T16OO2ykbzbfohr2d1VdXpz0A5zYpWMMZV&#10;YH0TbZr9nSiuz2eQ21229/Ekb9HjHIHs7T+SjisOWx30sdfssrO31YNOY/D1TYWH8HgH+/Hlr38B&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4kS2z3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NA&#10;EIXvJv6HzZh4owscUClLoyQm5dCY1pp4XGAKRHaWsFuK/94xHuxx3vvy5r1ss5hBzDi53pKCaBWC&#10;QKpt01Or4Pj+GjyCcF5TowdLqOAbHWzy25tMp4290B7ng28Fh5BLtYLO+zGV0tUdGu1WdkRi72Qn&#10;oz2fUyubSV843AwyDsNEGt0Tf+j0iEWH9dfhbBQUb2W13e2LFz/Hx+3uMyk/SiyVur9bntcgPC7+&#10;H4bf+lwdcu5U2TM1TgwKgiSJGGXj4QkEA0EU85bqT5B5Jq8X5D8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAhaLcwiACAABBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAeJEts94AAAAJAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" strokecolor="#339">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="59020F0E" w14:textId="2F30D608" w:rsidR="009B5FD7" w:rsidRPr="003F6A9D" w:rsidRDefault="005F5EF2" w:rsidP="00A003E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>چکیده</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 10 pt, Bold)</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F085F42" w14:textId="3D71B472" w:rsidR="009B5FD7" w:rsidRPr="006B492D" w:rsidRDefault="00A86EEB" w:rsidP="00501800">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
@@ -2090,53 +2267,53 @@
                               <w:rPr>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>35 mm</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="338AD60F" id="Text Box 16" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-33.9pt;margin-top:8.5pt;width:30.9pt;height:11.4pt;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+Lyv0gwIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z21nvdnYirPaS1NV&#10;2l6k3X4AARyjYqBAYm+r/nsHSNJ020pVVT9gYIbhzJwzLK7GXqIdt05o1eDiLMeIK6qZUJsGf3xc&#10;TeYYOU8UI1Ir3uAn7vDV8uWLxWBqPtWdloxbBEGUqwfT4M57U2eZox3viTvThiswttr2xMPSbjJm&#10;yQDRe5lN83yWDdoyYzXlzsHuXTLiZYzftpz6923ruEeywYDNx9HGcR3GbLkg9cYS0wm6h0H+AUVP&#10;hIJLj6HuiCdoa8UvoXpBrXa69WdU95luW0F5zAGyKfJn2Tx0xPCYCxTHmWOZ3P8LS9/tPlgkWIPL&#10;c4wU6YGjRz56dKNHVMxCfQbjanB7MODoR9gHnmOuztxr+skhpW87ojb82lo9dJwwwFeEk9nJ0RTH&#10;hSDr4a1mcA/Zeh0Dja3tQ/GgHAiiA09PR24CFgqb59W0PAcLBVNRlpfzyF1G6sNhY51/zXWPwqTB&#10;FqiPwcnu3vkAhtQHl3CX01KwlZAyLuxmfSst2hGQySp+Ef8zN6mCs9LhWIqYdgAj3BFsAW2k/WtV&#10;TMv8ZlpNVrP55aRclReT6jKfT/KiuqlmeVmVd6tvAWBR1p1gjKt7ofhBgkX5dxTvmyGJJ4oQDQ2u&#10;LqYXiaE/JpnH73dJ9sJDR0rRN3h+dCJ14PWVYpA2qT0RMs2zn+HHKkMNDv9YlaiCQHySgB/XYxLc&#10;QVxrzZ5AFlYDbcAwvCYw6bT9gtEAndlg93lLLMdIvlFBWgEWtHJa5LDCyJ5a1qcWoiiEarDHKE1v&#10;fWr/rbFi08FNScxKX4McWxGlEnSbUO1FDN0Xc9q/FKG9T9fR68d7tvwOAAD//wMAUEsDBBQABgAI&#10;AAAAIQAYSO2b2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcUqcUpSXE&#10;qQAFiSsFcd7G2yQ0Xkex04a/ZznR02o0o9k3xXZ2vTrRGDrPBpaLFBRx7W3HjYHPj9dkAypEZIu9&#10;ZzLwQwG25fVVgbn1Z36n0y42Sko45GigjXHItQ51Sw7Dwg/E4h386DCKHBttRzxLuev1XZpm2mHH&#10;8qHFgV5aqo+7yRmowvfhflm9uZXrvlC79min58qY25v56RFUpDn+h+EPX9ChFKa9n9gG1RtIsrWg&#10;RzHWskkCSSZ3b2D1sAFdFvpyQPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvi8r9IMC&#10;AAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGEjt&#10;m9sAAAAIAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="338AD60F" id="Text Box 16" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-33.9pt;margin-top:8.5pt;width:30.9pt;height:11.4pt;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRu+viBwIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QXLUvUdLV0VYS0&#10;sEi7fIDjOIlF4jFjt0n5esZ2W6rlDZEHK+MZH59zZry+m4aeHRQ6Dabk81nOmTISam3akn9/2b27&#10;5cx5YWrRg1ElPyrH7zZv36xHW6gFdNDXChmBGFeMtuSd97bIMic7NQg3A6sMJRvAQXgKsc1qFCOh&#10;D322yPObbASsLYJUztHuQ0ryTcRvGiX9U9M45VlfcuLm44pxrcKabdaiaFHYTssTDfEPLAahDV16&#10;gXoQXrA96r+gBi0RHDR+JmHIoGm0VFEDqZnnr9Q8d8KqqIXMcfZik/t/sPLr4RsyXZd8teTMiIF6&#10;9KImzz7CxOY3wZ/RuoLKni0V+on2qc9Rq7OPIH84ZmDbCdOqe0QYOyVq4jcPJ7OrownHBZBq/AI1&#10;3SP2HiLQ1OAQzCM7GKFTn46X3gQukjaXHxarJWUkpear1fvb2LtMFOfDFp3/pGBg4afkSK2P4OLw&#10;6HwgI4pzSbjLQa/rne77GGBbbXtkB0Fjsotf5P+qrDeh2EA4lhDDTlQZhCWJfqqmZOjZvArqI8lG&#10;SNNHr4V+OsBfnI00eSV3P/cCFWf9ZxOsu83zMKopyCniDK8z1XVGGElQJfecpd+tT+O9t6jbjm5K&#10;zTJwT3Y3OloR+pJYnejTdEWHTi8hjO91HKv+vNfNbwAAAP//AwBQSwMEFAAGAAgAAAAhABhI7Zvb&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxSpxSlJcSpAAWJKwVx3sbb&#10;JDReR7HThr9nOdHTajSj2TfFdna9OtEYOs8GlosUFHHtbceNgc+P12QDKkRki71nMvBDAbbl9VWB&#10;ufVnfqfTLjZKSjjkaKCNcci1DnVLDsPCD8TiHfzoMIocG21HPEu56/VdmmbaYcfyocWBXlqqj7vJ&#10;GajC9+F+Wb25leu+ULv2aKfnypjbm/npEVSkOf6H4Q9f0KEUpr2f2AbVG0iytaBHMdaySQJJJndv&#10;YPWwAV0W+nJA+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRu+viBwIAAPcDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYSO2b2wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" stroked="f">
                 <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="76D9BEA0" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00AF7B74" w:rsidRDefault="009B5FD7" w:rsidP="00AF7B74">
                       <w:pPr>
                         <w:pStyle w:val="Date"/>
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AF7B74">
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>35 mm</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2188,51 +2365,51 @@
                           <a:round/>
                           <a:headEnd type="triangle" w="sm" len="med"/>
                           <a:tailEnd type="triangle" w="sm" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="7B0014BB" id="Line 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-70.8pt,21.7pt" to="26.4pt,21.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCIYY4LAIAAGwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8h3xsYCEirCoCvWxb&#10;pN3+AGM7xKpjW7YhoKr/vWND0NJeVlVzcOx45s3MmzdZPJ06iY7cOqFVhbNxihFXVDOh9hX+/roZ&#10;zTBynihGpFa8wmfu8NPy44dFb0qe61ZLxi0CEOXK3lS49d6USeJoyzvixtpwBZeNth3xcLT7hFnS&#10;A3onkzxNp0mvLTNWU+4cfK0vl3gZ8ZuGU/+taRz3SFYYcvNxtXHdhTVZLki5t8S0gl7TIP+QRUeE&#10;gqA3qJp4gg5W/AXVCWq1040fU90lumkE5bEGqCZL/6jmpSWGx1qAHGduNLn/B0u/HrcWCVbhIsdI&#10;kQ569CwUR9lj4KY3rgSTldraUB09qRfzrOkPh5RetUTteczx9WzALwseyZ1LODgDEXb9F83Ahhy8&#10;jkSdGtsFSKAAnWI/zrd+8JNHFD5m+UNRFNA2OtwlpBwcjXX+M9cdCpsKS0g6ApPjs/MhEVIOJiGO&#10;0hshZWy3VKiv8HyST6KD01KwcBnMnN3vVtKiIwmCgWcWNQJgd2ZWHxSLYC0nbK0Y8pECbwWQIjkO&#10;EVyHkeQwFh1nF6F5IuQ7jSGiVCEjIAMKuu4umvo5T+fr2XpWjIp8uh4VaV2PPm1WxWi6yR4n9UO9&#10;WtXZr1BcVpStYIyrUN+g76x4n36uk3ZR5k3hNyKTe/TIOCQ7vGPSUQ1BABcp7TQ7b+2gEpB0NL6O&#10;X5iZt2fYv/1JLH8DAAD//wMAUEsDBBQABgAIAAAAIQCZkFzC3gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BbsIwEEX3lXoHayp1U4ETmqYojYNQJRbdIBE4gImHJBCPo9iB9Padqouy/JqnP+/n&#10;q8l24oqDbx0piOcRCKTKmZZqBYf9ZrYE4YMmoztHqOAbPayKx4dcZ8bdaIfXMtSCS8hnWkETQp9J&#10;6asGrfZz1yPx7eQGqwPHoZZm0Dcut51cRFEqrW6JPzS6x88Gq0s5WgXb9/N2V6dJ2Y3rr8PLZh/O&#10;lzIo9fw0rT9ABJzCPwy/+qwOBTsd3UjGi07BLE7ilFkFyWsCgom3BW85/mVZ5PJ+QfEDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgiGGOCwCAABsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmZBcwt4AAAAJAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" strokecolor="navy">
                 <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F610285" wp14:editId="2E788B18">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5246370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>271780</wp:posOffset>
                 </wp:positionV>
@@ -2265,51 +2442,51 @@
                           <a:round/>
                           <a:headEnd type="triangle" w="sm" len="med"/>
                           <a:tailEnd type="triangle" w="sm" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="4A493C2E" id="Line 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="413.1pt,21.4pt" to="522.9pt,22pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvhybuLgIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDuie2sk02sOKvKTnrZ&#10;tpF2+wEEcIyKAQGJE1X99w4kjjbtZVXVBwxmePPmzcPLp1Mn0ZFbJ7QqcTZOMeKKaibUvsTfXzej&#10;OUbOE8WI1IqX+Mwdflp9/LDsTcEnutWScYsARLmiNyVuvTdFkjja8o64sTZcwWajbUc8LO0+YZb0&#10;gN7JZJKms6TXlhmrKXcOvtaXTbyK+E3Dqf/WNI57JEsM3HwcbRx3YUxWS1LsLTGtoFca5B9YdEQo&#10;SHqDqokn6GDFX1CdoFY73fgx1V2im0ZQHmuAarL0j2peWmJ4rAXEceYmk/t/sPTrcWuRYCXOM4wU&#10;6aBHz0JxlM2DNr1xBYRUamtDdfSkXsyzpj8cUrpqidrzyPH1bOBcFk4kd0fCwhnIsOu/aAYx5OB1&#10;FOrU2C5AggToFPtxvvWDnzyi8DF7WOT5DNpGYe9xNontSkgxnDXW+c9cdyhMSiyBd8Qmx2fnAxdS&#10;DCEhldIbIWXsuFSoL/FiOpnGA05LwcJmCHN2v6ukRUcSPAPPfMh7F2b1QbEI1nLC1oohH1XwVoAu&#10;kuOQwXUYSQ43o+Ps4jVPhHxnMNCXKjACPaCg6+xiq5+LdLGer+f5KJ/M1qM8revRp02Vj2ab7HFa&#10;P9RVVWe/QnFZXrSCMa5CfYPFs/x9Frpetos5bya/CZnco0fFgezwjqSjIYIHLm7aaXbe2sEo4OoY&#10;fL2B4dq8XcP87X9i9RsAAP//AwBQSwMEFAAGAAgAAAAhABLJwAbfAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtYlCWoU4VYXUA5dKTfsBbrwkaeN1FDtt+Hu2J7jt7oxm&#10;3xTr2fXiimPoPGl4WygQSLW3HTUajoft6wpEiIas6T2hhh8MsC4fHwqTW3+jPV6r2AgOoZAbDW2M&#10;Qy5lqFt0Jiz8gMTatx+dibyOjbSjuXG462WiVCad6Yg/tGbAzxbrSzU5DbvlebdvsrTqp83X8WV7&#10;iOdLFbV+fpo3HyAizvHPDHd8RoeSmU5+IhtEr2GVZAlbNaQJV7gbVPrO04kvqQJZFvJ/hfIXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL4cm7i4CAABvBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEsnABt8AAAAKAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" strokecolor="navy">
                 <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57AA8740" wp14:editId="617CF18E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5743575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106045</wp:posOffset>
                 </wp:positionV>
@@ -2376,53 +2553,53 @@
                               <w:rPr>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> mm</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="57AA8740" id="Text Box 19" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:452.25pt;margin-top:8.35pt;width:29.25pt;height:11.55pt;z-index:-251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrBBbsgwIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z22nzsVWnNUm21SV&#10;thdptx9AAMeoGCiQ2Nuq/94BJ9lsL1JV1Q+Yy3DmzMwZFtd9K9GBWye0qnB2lWLEFdVMqF2FPz1s&#10;RnOMnCeKEakVr/Ajd/h6+fLFojMlH+tGS8YtAhDlys5UuPHelEniaMNb4q604QoOa21b4mFpdwmz&#10;pAP0VibjNJ0mnbbMWE25c7B7OxziZcSva079h7p23CNZYeDm42jjuA1jslyQcmeJaQQ90iD/wKIl&#10;QoHTM9Qt8QTtrfgFqhXUaqdrf0V1m+i6FpTHGCCaLP0pmvuGGB5jgeQ4c06T+3+w9P3ho0WCVTiH&#10;9CjSQo0eeO/RSvcoK0J+OuNKMLs3YOh72Ic6x1idudP0s0NKrxuidvzGWt01nDDgl4WbycXVAccF&#10;kG33TjPwQ/ZeR6C+tm1IHqQDAToQeTzXJnChsPlqluWzCUYUjrJ8Op1PogdSni4b6/wbrlsUJhW2&#10;UPoITg53zgcypDyZBF9OS8E2Qsq4sLvtWlp0ICCTTfyO6M/MpArGSodrA+KwAxzBRzgLbGPZvxXZ&#10;OE9X42K0mc5no3yTT0bFLJ2P0qxYFdM0L/LbzfdAMMvLRjDG1Z1Q/CTBLP+7Eh+bYRBPFCHqKlxM&#10;xpOhQn8MMo3f74JshYeOlKKt8PxsRMpQ19eKQdik9ETIYZ48px+zDDk4/WNWogpC4QcJ+H7bR8HF&#10;AgaFbDV7BFlYDWWD2sNrApNG268YddCZFXZf9sRyjORbFaQVaEErD4sUVhjZy5Pt5QlRFKAq7DEa&#10;pms/tP/eWLFrwNMgZqVvQI61iFJ5YnUUMXRfjOn4UoT2vlxHq6f3bPkDAAD//wMAUEsDBBQABgAI&#10;AAAAIQD6A8yE3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFNS0ibE&#10;qQAFiSsF9byNt3FobEex04a/ZznBcTVPs2/K7Wx7caYxdN4pWC4SEOQarzvXKvj8eL3bgAgRncbe&#10;O1LwTQG21fVViYX2F/dO511sBZe4UKACE+NQSBkaQxbDwg/kODv60WLkc2ylHvHC5baX90mSSYud&#10;4w8GB3ox1Jx2k1VQh6/jalm/2dR2e5TWnPT0XCt1ezM/PYKINMc/GH71WR0qdjr4yekgegV5snpg&#10;lINsDYKBPEt53EFBmm9AVqX8v6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOsEFuyD&#10;AgAAFwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPoD&#10;zITcAAAACQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="57AA8740" id="Text Box 19" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:452.25pt;margin-top:8.35pt;width:29.25pt;height:11.55pt;z-index:-251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+sh1JBwIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtju0jQz4hRdigwD&#10;ugvQ7gNkWY6FyaJGKbGzrx8lp2m2vQ3TgyCK1OHhIbW6HXvDDgq9BlvxYpZzpqyERttdxb89bd8s&#10;OfNB2EYYsKriR+X57fr1q9XgSnUFHZhGISMQ68vBVbwLwZVZ5mWneuFn4JQlZwvYi0Am7rIGxUDo&#10;vcmu8nyRDYCNQ5DKe7q9n5x8nfDbVsnwpW29CsxUnLiFtGPa67hn65Uodyhcp+WJhvgHFr3QlpKe&#10;oe5FEGyP+i+oXksED22YSegzaFstVaqBqinyP6p57IRTqRYSx7uzTP7/wcrPh6/IdFPxOcljRU89&#10;elJjYO9hZMW7qM/gfElhj44Cw0j31OdUq3cPIL97ZmHTCbtTd4gwdEo0xK+IL7OLpxOOjyD18Aka&#10;yiP2ARLQ2GIfxSM5GKETkeO5N5GLpMu3N8X85pozSa5ivlgsr1MGUT4/dujDBwU9i4eKI7U+gYvD&#10;gw+RjCifQ2IuD0Y3W21MMnBXbwyyg6Ax2aZ1Qv8tzNgYbCE+mxDjTaoyFjaVGMZ6TIImglGBGpoj&#10;lY0wTR/9Fjp0gD85G2jyKu5/7AUqzsxHG6Vb5nkc1cnIyeIMLz31pUdYSVAVD5xNx02YxnvvUO86&#10;yjQ1y8Idyd3qJMULqxN9mq6k0OknxPG9tFPUy39d/wIAAP//AwBQSwMEFAAGAAgAAAAhAPoDzITc&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU1LSJsSpAAWJKwX1vI23&#10;cWhsR7HThr9nOcFxNU+zb8rtbHtxpjF03ilYLhIQ5BqvO9cq+Px4vduACBGdxt47UvBNAbbV9VWJ&#10;hfYX907nXWwFl7hQoAIT41BIGRpDFsPCD+Q4O/rRYuRzbKUe8cLltpf3SZJJi53jDwYHejHUnHaT&#10;VVCHr+NqWb/Z1HZ7lNac9PRcK3V7Mz89gog0xz8YfvVZHSp2OvjJ6SB6BXmyemCUg2wNgoE8S3nc&#10;QUGab0BWpfy/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPrIdSQcCAAD3AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+gPMhNwAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" stroked="f">
                 <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="4978C155" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00DB46EF" w:rsidRDefault="009B5FD7" w:rsidP="00DB46EF">
                       <w:pPr>
                         <w:pStyle w:val="Date"/>
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DB46EF">
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
@@ -2575,57 +2752,59 @@
         <w:t xml:space="preserve"> باشد. اين بخش بايد بصورت مستقل بيانگر موضوع، اهداف، روش تحقيق و دستاوردهاي مقاله باشد</w:t>
       </w:r>
       <w:r w:rsidR="005F5EF2">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="006B492D">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> فونت اين بخش از نوع </w:t>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="006B492D">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(B </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B5FD7">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="006B492D">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9pt)</w:t>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="006B492D">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مي</w:t>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="006B492D">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>باشد. محل قرارگيري اين بخش در حدود 9</w:t>
@@ -2708,79 +2887,101 @@
           <w:rFonts w:cs="B Zar"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>حداکثر 5 کلمه که با کاما از يکديگر جدا شده باشند</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7253">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7253">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(B Zar 9pt)</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE7253">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE7253">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9pt)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، اندازه فونت </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -2861,97 +3062,139 @@
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقدمه</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
+        <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F15A85" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -3135,78 +3378,78 @@
                             <a:headEnd type="triangle" w="sm" len="med"/>
                             <a:tailEnd type="triangle" w="sm" len="med"/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="44138169" id="Group 20" o:spid="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:-70.8pt;margin-top:24.05pt;width:71.25pt;height:14.6pt;z-index:251656192" coordorigin="2,8812" coordsize="1425,292" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgjbFwnAMAABkJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu2zgQfS/QfyD4rugS2ZaEKEXiS1Ag&#10;bQOk+wG0RElEJVIl6chp0X/vkJTlOLvbpi1QP8ikhhzOnDlnqIs3+65FD1QqJniOw7MAI8oLUTJe&#10;5/ifjxsvwUhpwkvSCk5z/EgVfnP5+tXF0Gc0Eo1oSyoROOEqG/ocN1r3me+roqEdUWeipxyMlZAd&#10;0TCVtV9KMoD3rvWjIJj7g5BlL0VBlYK3K2fEl9Z/VdFCf6gqRTVqcwyxafuU9rk1T//ygmS1JH3D&#10;ijEM8htRdIRxOHRytSKaoJ1k/3LVsUIKJSp9VojOF1XFCmpzgGzC4Fk2N1LseptLnQ11P8EE0D7D&#10;6bfdFu8f7iRiZY7PFxhx0kGN7LEosuAMfZ3BmhvZ3/d30mUIw1tRfFKAnf/cbua1W4y2wztRgj+y&#10;08KCs69kZ1xA2mhva/A41YDuNSrgZRrEyWKGUQGmMJnFLgySFQ0U0uyKMAJTkoSRK17RrMetYRyN&#10;G6PUGn2SuSNtmGNYhhrANXWEU/0ZnPcN6amtkjJQHeAE4js4P5rUrsUeRaGJ2JwOywycSO/hPeRp&#10;0VEOVcTFsiG8pldSiqGhpIT47E7IYtrq/Cjj5Gcwz0II5QSyA9azxdwBHZ2f4kWyXip9Q0WHzCDH&#10;EoRkgyQPt0qbwh+XmIoq0bJyw9rWTmS9XbYSPRAQ3cb+TOKw5WRZy81iLsw2Z3ZvIDo4w9hMnFZE&#10;X9MwioPrKPU282ThxZt45qWLIPGCML1O50GcxqvNNxNgGGcNK0vKbxmnB0GH8csqPLYWJ0UraTQA&#10;I2dAK5vX/yYZ2N9/JdkxDf2tZR1QdlpEMlPWNS8hbZJpwlo39k/Dt5ABBod/i4olgam7Y4Deb/dW&#10;vvMDt7aifARWSAFlg44HvRkGjZBfMBqgz+VYfd4RSTFq33LDLBMWNEY3CWCGkXxq2T61EF6Aqxxr&#10;jNxwqV0z3fWS1Q2c5LjMxRWIvmKWKoa2LirIZBTf31JhelCh5UNkaT7KaMnvJBTAzF6kI9d40jCI&#10;DdSOnaZjHduO7ZhT0zkqZBRRC5T8kYgmKZCs5b/AvORw7om84O4YCTaSDenHHrqxlgy6SwsEAG6r&#10;DnhA4ebuaOmyGtn4ksWQ6Q8UG6TrZJ3EXhzN114crFbe1WYZe/NNuJitzlfL5So8VazpA3+uWFOZ&#10;CcgngnLNCUL+iaAcUU0/mpgKI3v/Wh2O3wrmgn86t+uPXzSX3wEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKdoacXeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNxax7S0JWRTVRVw&#10;qpBokRC3bbxNosZ2FLtJ+veYExxH8zTzsvVoGtFz52tnEdQ0AcG2cLq2JcLn4XWyAuEDWU2Ns4xw&#10;ZQ/r/PYmo1S7wX5wvw+liCPWp4RQhdCmUvqiYkN+6lq2sTu5zlCIsSul7miI46aRD0mykIZqGx8q&#10;anlbcXHeXwzC20DDZqZe+t35tL1+Hx7fv3aKEe/vxs0ziMBj+IPhVz+qQx6dju5itRcNwkTN1SKy&#10;CPOVAhGJJxBHhOVyBjLP5H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgjbFwnAMA&#10;ABkJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnaGnF&#10;3gAAAAcBAAAPAAAAAAAAAAAAAAAAAPYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AQcAAAAA&#10;">
-                <v:shape id="Text Box 21" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:518;top:8812;width:576;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA6jo4970A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9L/gfwgh7W1N1EalGUemC13XF89CMTbUz&#10;KU3U+u/NQdjj430v1z036k5dqL0YGI8yUCSlt7VUBo5/P19zUCGiWGy8kIEnBVivBh9LzK1/yC/d&#10;D7FSKURCjgZcjG2udSgdMYaRb0kSd/YdY0ywq7Tt8JHCudGTLJtpxlpSg8OWdo7K6+HGBopwOX+P&#10;iz1PuT6hZne1t21hzOew3yxARerjv/jt3lsD0zQ2fUk/QK9eAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54bWxQ&#10;SwECLQAUAAYACAAAACEA6jo4970AAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA9QAAAIIDAAAAAA==&#10;" stroked="f">
+              <v:group w14:anchorId="44138169" id="Group 20" o:spid="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:-70.8pt;margin-top:24.05pt;width:71.25pt;height:14.6pt;z-index:251656192" coordorigin="2,8812" coordsize="1425,292" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6TA1O+QIAADoHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxffVLkzax6lRdulaT&#10;uq1Sux9AMLbRMDAgsbNfvwOcpO2qruqk+YMF3HHcPc9zcHY+dAJtmLFcyRJnRylGTFJVcdmU+Pv9&#10;1YcZRtYRWRGhJCvxlll8vnj/7qzXBctVq0TFDIIg0ha9LnHrnC6SxNKWdcQeKc0kGGtlOuJgapqk&#10;MqSH6J1I8jQ9SXplKm0UZdbC6mU04kWIX9eMum91bZlDosSQmwt/E/4r/08WZ6RoDNEtp2Ma5A1Z&#10;dIRLOHQf6pI4gtaG/xGq49Qoq2p3RFWXqLrmlIUaoJosfVLNtVFrHWppir7Re5gA2ic4vTks/bq5&#10;NYhXJT4+xUiSDjgKx6I8gNPrpgCfa6Pv9K2JFcLwRtEfFrBLntr9vInOaNV/URXEI2unAjhDbTof&#10;AspGQ+Bgu+eADQ5RWJynk9npFCMKpmw2ncQ0SEFbINLvyjEC02yW5ZE82n4at2aTfNyYz4MxIUU8&#10;MqQ5puWlAVqzBzjtv8F51xLNAkvWQ7WDE4Qf4bz3pX1UA8ozn7E/Hdw8nMgNsA51BnRsRBVJtWyJ&#10;bNiFMapvGakgv7ATqthvjXGsD/I3mKcZpPIIsh3W09OTCHR+/BgvUmhj3TVTHfKDEhtopJAk2dxY&#10;54k/uHhGrRK8uuJChIlpVkth0IZA012FzxcOWx65CemdpfLbotmvhCJ9XbFCN6yGIM+THXYrVW2h&#10;aqNiL8PdA4NWmV8Y9dDHJbY/18QwjMRn6ZGbpalv/DhJYYaReWhZPbQQSSFUiR1Gcbh08bJYa8Ob&#10;Fk6KXEl1AaKueYDC0xKzGtMHcf0vlc13KrvhkqE80DjKZClvzai3V+kkNtY8SycealLsVHJoq3Aj&#10;7JvqoIBRJAJSeEkke6pJISTqoden0LAvywfIA86ekw/cjbIKifoe+SQr5LYabhtnOHSPAAHACbYD&#10;HTB4mTpWxaoc4eKVzlDpM4qMTHvBepwD1eF6gQs6aHx8TPwL8HAe/A9P3uI3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAp2hpxd4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FrH&#10;tLQlZFNVFXCqkGiRELdtvE2ixnYUu0n695gTHEfzNPOy9Wga0XPna2cR1DQBwbZwurYlwufhdbIC&#10;4QNZTY2zjHBlD+v89iajVLvBfnC/D6WII9anhFCF0KZS+qJiQ37qWraxO7nOUIixK6XuaIjjppEP&#10;SbKQhmobHypqeVtxcd5fDMLbQMNmpl763fm0vX4fHt+/dooR7+/GzTOIwGP4g+FXP6pDHp2O7mK1&#10;Fw3CRM3VIrII85UCEYknEEeE5XIGMs/kf//8BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHpMDU75AgAAOgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKdoacXeAAAABwEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
+                <v:shape id="Text Box 21" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:518;top:8812;width:576;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqOjj3vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCHtbU3URqUZR6YLXdcXz0IxNtTMpTdT6781B2OPjfS/XPTfqTl2ovRgYjzJQJKW3tVQG&#10;jn8/X3NQIaJYbLyQgScFWK8GH0vMrX/IL90PsVIpREKOBlyMba51KB0xhpFvSRJ39h1jTLCrtO3w&#10;kcK50ZMsm2nGWlKDw5Z2jsrr4cYGinA5f4+LPU+5PqFmd7W3bWHM57DfLEBF6uO/+O3eWwPTNDZ9&#10;ST9Ar14AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6jo4970AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="16B677FD" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="001A744C" w:rsidRDefault="009B5FD7" w:rsidP="001A744C">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001A744C">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>25 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:line id="Line 22" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2,9104" to="1427,9104" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAZN7Ia8MAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP0YrCMBRE34X9h3AXfNNUxeJWoywr&#10;C4r6oO4HXJtrW2xuSpLV+vdGEHwcZuYMM1u0phZXcr6yrGDQT0AQ51ZXXCj4O/72JiB8QNZYWyYF&#10;d/KwmH90Zphpe+M9XQ+hEBHCPkMFZQhNJqXPSzLo+7Yhjt7ZOoMhSldI7fAW4aaWwyRJpcGK40KJ&#10;Df2UlF8O/0bBdn9xhU3rtZyMeX0+7k7pcrBRqvvZfk9BBGrDO/xqr7SC0Rc8v8QfIOcPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAGTeyGvDAAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACRAwAAAAA=&#10;" strokecolor="navy">
+                <v:line id="Line 22" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2,9104" to="1427,9104" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBk3shrwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcBd801TF4lajLCsLivqg7gdcm2tbbG5KktX690YQfBxm5gwzW7SmFldyvrKsYNBPQBDn&#10;VldcKPg7/vYmIHxA1lhbJgV38rCYf3RmmGl74z1dD6EQEcI+QwVlCE0mpc9LMuj7tiGO3tk6gyFK&#10;V0jt8BbhppbDJEmlwYrjQokN/ZSUXw7/RsF2f3GFTeu1nIx5fT7uTulysFGq+9l+T0EEasM7/Gqv&#10;tILRFzy/xB8g5w8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZN7Ia8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B5866D9" wp14:editId="23F5C927">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5570220</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>212725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1070610" cy="167640"/>
@@ -3308,57 +3551,57 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3B5866D9" id="Group 23" o:spid="_x0000_s1041" style="position:absolute;left:0;text-align:left;margin-left:438.6pt;margin-top:16.75pt;width:84.3pt;height:13.2pt;z-index:251655168" coordorigin="10190,8666" coordsize="1686,264" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoaiGGoQMAACQJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vltv0zAUfkfiP1h5z3JZmjbROrT1MiEN&#10;mDT4AW7iJBaOHWx36UD8d47tpGsLgjEk8pDYPvbxuXznO7l4s2sZeiBSUcHnXnQWeojwQpSU13Pv&#10;08e1P/OQ0piXmAlO5t4jUd6by9evLvouJ7FoBCuJRKCEq7zv5l6jdZcHgSoa0mJ1JjrCQVgJ2WIN&#10;U1kHpcQ9aG9ZEIdhGvRClp0UBVEKVpdO6F1a/VVFCv2hqhTRiM09sE3bt7TvjXkHlxc4ryXuGloM&#10;ZuAXWNFiyuHSvaol1hhtJf1JVUsLKZSo9Fkh2kBUFS2I9QG8icITb26k2HbWlzrv624fJgjtSZxe&#10;rLZ4/3AnES3n3nniIY5byJG9FsXnJjh9V+ew50Z2992ddB7C8FYUnxWIg1O5mdduM9r070QJ+vBW&#10;CxucXSVbowLcRjubg8d9DshOowIWo3AaphGkqgBZlE7TZEhS0UAmzbEojDKQg3iWpqnLYNGsxvPp&#10;LHWH4zQxwgDn7l5r62CbcQwAp55iqv4tpvcN7ohNlTLxGmM6GWN6SzlBsTXI3AxbFvxO2gCrXEFo&#10;/xitA7czpwjn+6Dtnbbx2LuM804qfUNEi8xg7jEww6YCP9wq7aIzbjGZ4WJNGYN1nDOO+rmXTeKJ&#10;PaAEo6URGpmS9WbBJHrApqzgmdkkwb1H2wC+vLTKGoLLFS+RfuwAEFpSzGtGPHODaj3ECJBHS0qX&#10;TI0pe+ZmuJFxYxFEAhwaRq7yvmVhtpqtZomfxOnKT8Ll0r9aLxI/XUfTyfJ8uVgso+/GuSjJG1qW&#10;hBv/RhaIkuchYuAjV797HtgHMjjWbvEIxo5fazQg04HAwXIjykeLDbsOIP1faIXCcQzw0QDrWuwQ&#10;JH/AKCDWMADSO1iHInSgcESAuFg0kFFyJaXoTa6hmiJbfAPYHXmMbj4D69MpNI6jEh+xnoZjfcd/&#10;ALsE9v8d2I+wegTptX2sAyeQdmg7yO7v8BfFSXgdZ/46nU39ZJ1M/Gwaznzgr+ssDZMsWa6P8WdZ&#10;wjVDgM1L8fcXdRv+sm5bqqEpM9oCxZrqHhh4KGJb0EONwvgA4Mb8Edjj91cA17vNzvac6YguB3kk&#10;BXAUcDv8UMCgEfIrUAQ0Z2CJL1ssgTDYW26wZcyCbu4mwD4wkYeSzaEE8wJUAe14yA0X2v0BbDtJ&#10;6wZucmjm4go6VUUtLxqsOqvAEzOxdWh7CLRi693w22B6/eHc7n/6ubn8AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAh6O9GeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBCF7036HzbTpLe6IKUq&#10;ZTDGtD0Zk2oT422FEYjsLGFXwH/f9dQeJ/Plve+ly1E3oqfO1oYRwkkAgjg3Rc0lws/+82UOwjrF&#10;hWoME8KNLCyzx4dUJYUZ+Jv6nSuFD2GbKITKuTaR0uYVaWUnpiX2v7PptHL+7EpZdGrw4bqR0yB4&#10;k1rV7Bsq1dK6ovyyu2qEr0ENqyj86DeX8/p23MfbwyYkxOencfUOwtHo/mC463t1yLzTyVy5sKJB&#10;mM9mU48iRFEM4g4Er7Efc0KIFwuQWSr/T8h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AChqIYahAwAAJAkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIejvRnhAAAACgEAAA8AAAAAAAAAAAAAAAAA+wUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAJBwAAAAA=&#10;">
-                <v:line id="Line 24" o:spid="_x0000_s1042" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10190,8924" to="11876,8930" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA5ZPCbsMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP0YrCMBRE3wX/IVzBN01VLNI1yrKL&#10;sLL6UPUDrs21LTY3Jclq/XuzIPg4zMwZZrnuTCNu5HxtWcFknIAgLqyuuVRwOm5GCxA+IGtsLJOC&#10;B3lYr/q9JWba3jmn2yGUIkLYZ6igCqHNpPRFRQb92LbE0btYZzBE6UqpHd4j3DRymiSpNFhzXKiw&#10;pa+KiuvhzyjY5VdX2rTZysWct5fj/px+T36VGg66zw8QgbrwDr/aP1rBbA7/X+IPkKsnAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAOWTwm7DAAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACRAwAAAAA=&#10;" strokecolor="navy">
+              <v:group w14:anchorId="3B5866D9" id="Group 23" o:spid="_x0000_s1041" style="position:absolute;left:0;text-align:left;margin-left:438.6pt;margin-top:16.75pt;width:84.3pt;height:13.2pt;z-index:251655168" coordorigin="10190,8666" coordsize="1686,264" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkz4/T+QIAAEUHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxfbWdtk5q1am69EWT&#10;uq1Sux9AMLbRMDAgsbtfvwOcNMmmteqk+YMFHNxxz/PccX4xdAKtmbFcyRJnRylGTFJVcdmU+Nvj&#10;zYcZRtYRWRGhJCvxE7P4Yv7+3XmvCzZRrRIVMwicSFv0usStc7pIEktb1hF7pDSTYKyV6YiDqWmS&#10;ypAevHcimaRpnvTKVNooyqyF1atoxPPgv64ZdV/r2jKHRInhbi78Tfgv/T+Zn5OiMUS3nI7XIG+4&#10;RUe4hKBbV1fEEbQy/DdXHadGWVW7I6q6RNU1pyzkANlk6UE2t0atdMilKfpGb2ECaA9werNb+mV9&#10;bxCvSnx8gpEkHXAUwqLJsQen100Be26NftD3JmYIwztFv1swJ4d2P2/iZrTsP6sK/JGVUwGcoTad&#10;dwFpoyFw8LTlgA0OUVjM0mmaZ0AVBVuWT/OTkSTaApP+WJZmZ2AH8yzP88ggba835/NZHg9P8hNv&#10;TEgR44a7jnfziYHg7DOm9t8wfWiJZoEq6/HaYHq6wfSOS4Ym4UI+MmxZyHsTALaFBWhfRGsn7bPo&#10;iBRb0LZJBzy2KZNCG+tumeqQH5RYwDUCFWR9Z11EZ7PFMyPVDRcC1kkhJOpLfHY6OQ0HrBK88kZv&#10;s6ZZLoRBa+LLCr5ZIAni7m0D+coqOGsZqa5lhdyTBkE4w4lsBMM+gu0wEgyaR8eqSKYjXLxyM0QU&#10;Msgwohh5XarqKYALlAeW/xfdoLxYQo+emY9qQIDeSDJQ7ksIuQHWQcUR1VhJSKpFC5CwS2NU78EC&#10;OWZBvaNaYvX5ySvFMp1C592rkY1Y8nRTIJMX1GKgff5NLXtk72niJnwhgQNNeLp2dPZnAt2wHEJT&#10;mm7Qi5Qio2IHhxcHBq0yP0FD0L1BRj9WxICixCfpsZuBKKHdxwnIEyZm17LctRBJwRXoEqM4XLj4&#10;RKy04U0LkSJbUl1CK6t5KBzPRbzVqD/oJmNDhF4d+s74rvjHYHcedj2/fvNfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAh6O9GeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBCF7036HzbTpLe6&#10;IKUqZTDGtD0Zk2oT422FEYjsLGFXwH/f9dQeJ/Plve+ly1E3oqfO1oYRwkkAgjg3Rc0lws/+82UO&#10;wjrFhWoME8KNLCyzx4dUJYUZ+Jv6nSuFD2GbKITKuTaR0uYVaWUnpiX2v7PptHL+7EpZdGrw4bqR&#10;0yB4k1rV7Bsq1dK6ovyyu2qEr0ENqyj86DeX8/p23MfbwyYkxOencfUOwtHo/mC463t1yLzTyVy5&#10;sKJBmM9mU48iRFEM4g4Er7Efc0KIFwuQWSr/T8h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhACTPj9P5AgAARQcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAIejvRnhAAAACgEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;">
+                <v:line id="Line 24" o:spid="_x0000_s1042" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10190,8924" to="11876,8930" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlk8JuwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfBf8hXME3TVUs0jXKsouwsvpQ9QOuzbUtNjclyWr9e7Mg+DjMzBlmue5MI27kfG1ZwWScgCAu&#10;rK65VHA6bkYLED4ga2wsk4IHeViv+r0lZtreOafbIZQiQthnqKAKoc2k9EVFBv3YtsTRu1hnMETp&#10;Sqkd3iPcNHKaJKk0WHNcqLClr4qK6+HPKNjlV1fatNnKxZy3l+P+nH5PfpUaDrrPDxCBuvAOv9o/&#10;WsFsDv9f4g+QqycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5ZPCbsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
-                <v:shape id="Text Box 25" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:10778;top:8666;width:606;height:226;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA9OkJHsEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXmF3nRjLSJpNlJLCl614vmRfWZT&#10;896G7Krpv+8KhR6HmfmGKTYjd+pGQ2i9GFjMM1AktbetNAaOX5+zNagQUSx2XsjADwXYlNNJgbn1&#10;d9nT7RAblSAScjTgYuxzrUPtiDHMfU+SvLMfGGOSQ6PtgPcE506/ZNlKM7aSFhz29OGovhyubKAK&#10;3+fXRbXjJbcn1Owu9rqtjHl+Gt/fQEUa43/4r72zBpYreHxJP0CXvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPTpCR7BAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" stroked="f">
+                <v:shape id="Text Box 25" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:10778;top:8666;width:606;height:226;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD06QkewQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedGMtImk2UksKXrXi+ZF9ZlPz3obsqum/7wqFHoeZ+YYpNiN36kZDaL0YWMwzUCS1&#10;t600Bo5fn7M1qBBRLHZeyMAPBdiU00mBufV32dPtEBuVIBJyNOBi7HOtQ+2IMcx9T5K8sx8YY5JD&#10;o+2A9wTnTr9k2UoztpIWHPb04ai+HK5soArf59dFteMltyfU7C72uq2MeX4a399ARRrjf/ivvbMG&#10;lit4fEk/QJe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPTpCR7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="5854CCCF" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00DB46EF" w:rsidRDefault="009B5FD7" w:rsidP="00FB7BEC">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DB46EF">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
@@ -3434,78 +3677,116 @@
       <w:r w:rsidR="009B5FD7" w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (B Zar 10 pt)</w:t>
+        <w:t xml:space="preserve"> (B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، اندازه فونت </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
@@ -3643,58 +3924,60 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>. از فونت</w:t>
       </w:r>
       <w:r w:rsidR="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(B </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10pt)</w:t>
       </w:r>
       <w:r w:rsidR="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -3756,58 +4039,60 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>0میلیمتر</w:t>
       </w:r>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از بالا و پايين تهيه گردد. عنوان هر بخش با فونت </w:t>
       </w:r>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(B </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Titr</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>pt)</w:t>
       </w:r>
       <w:r w:rsidRPr="0074037E">
@@ -4051,117 +4336,159 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0074037E">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
         <w:t>ارسال مقالات کامل</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
+        <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003B0765">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تمام عنوان ها  با </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم</w:t>
       </w:r>
       <w:r w:rsidR="003B0765">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نگارش شود</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -4689,57 +5016,57 @@
                               <w:r w:rsidR="009B5FD7" w:rsidRPr="001A744C">
                                 <w:rPr>
                                   <w:color w:val="000080"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="289FDE73" id="Group 61" o:spid="_x0000_s1044" style="position:absolute;left:0;text-align:left;margin-left:445.8pt;margin-top:3.05pt;width:11.1pt;height:85.1pt;z-index:251669504" coordorigin="10460,15447" coordsize="222,1372" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAATmyBqQMAAE0JAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vl1vnDgUfV+p/8HinfAxDAMopErmI6qU&#10;3UZK+gM8YMAq2NT2BKJV/3uvbZhk0rSbzUrLA9j4+vrec4+Pff5x7Fr0QISknOVOcOY7iLCCl5TV&#10;ufPlfucmDpIKsxK3nJHceSTS+Xjx4Y/zoc9IyBvelkQgcMJkNvS50yjVZ54ni4Z0WJ7xnjAYrLjo&#10;sIKuqL1S4AG8d60X+n7sDVyUveAFkRL+buygc2H8VxUp1OeqkkShNncgNmXewrz3+u1dnOOsFrhv&#10;aDGFgd8RRYcpg0WPrjZYYXQQ9CdXHS0El7xSZwXvPF5VtCAmB8gm8F9kcy34oTe51NlQ90eYANoX&#10;OL3bbfHXw61AtMydMHYQwx3UyCyL4kCDM/R1BjbXor/rb4XNEJo3vPgqYdh7Oa77tTVG++FPXoI/&#10;fFDcgDNWotMuIG00mho8HmtARoUK+BlEfrqCShUwFPiJv4KOKVLRQCX1tMCPYjDQ48soWs2j28lB&#10;GIbT7MUq1IMezuzCJtgpOJ0ZME4+gSr/G6h3De6JqZXUgM2grmZQbygjaDFhakzWzAJajGwCFDG+&#10;bjCriXF2/9gDeGYGRP5siu5IqMY/AvwqUjPQM8YvUcJZL6S6JrxDupE7LURuyocfbqSygM4mupqM&#10;72jbmhq1DA25ky7DpZkgeUtLPajNpKj361agBwxbcQFPmk7VOTEDyrPSOGsILresRMrgoAQFZFri&#10;6BVk56CWgOB0pLT1V5i2bzQGPrRMRwRIQEJTy+7Wv1M/3SbbJHKjMN66kb/ZuJe7deTGu2C13Cw2&#10;6/Um+K6TC6KsoWVJmM5vVo4gehuJJg2ze/6oHUcgvVPvhsIQ7Pw1QRtKaBZYJu95+XgrdHEmXv9f&#10;BAd9t6pxr4l1xUe0MLtuYqxWDaRG+K+pbHhgxePI9Ush+KBrDRvwhOxWcP4N2ZNokgWQDUuLmexB&#10;CnFqSYkju8asCT+xXcCRYeL8BdtPyHrC6Z15XuO0pduz8v6OgEEY+Vdh6u7iZOVGu2jpgh4mrh+k&#10;V2nsR2m02Z0S0CiLPUGBN+8l4Bs3rm+e15LsqIKTvKVd7iRHI5xNu9js6GmTapY+MVyHPzN7/r7G&#10;cDXuR3NQJXp1TQvLeSQ4iBSoGdxCoKHfoBFwooNMfDtgAYrRfmJALjBRc0PMjb1pLGKI2EGYFQ2H&#10;ywE4sM21sleFQy9o3YB3S2HGL+FIq6gRw6dInm8+c9bAmW0ymu4X+lLwvG/sn25BFz8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlftas3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9h&#10;mYI3u1mDsU2zKaWopyK0FcTbNpkmodnZkN0m6b93POlxeB9vvpetJ9uKAXvfONKg5hEIpMKVDVUa&#10;Po9vjwsQPhgqTesINdzQwzq/v8tMWrqR9jgcQiW4hHxqNNQhdKmUvqjRGj93HRJnZ9dbE/jsK1n2&#10;ZuRy28qnKEqkNQ3xh9p0uK2xuByuVsP7aMZNrF6H3eW8vX0fnz++dgq1fphNmxWIgFP4g+FXn9Uh&#10;Z6eTu1LpRathsVQJoxoSBYLzpYp5yonBlyQGmWfy/4L8BwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAABObIGpAwAATQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGV+1qzfAAAACQEAAA8AAAAAAAAAAAAAAAAAAwYAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAPBwAAAAA=&#10;">
-                <v:line id="Line 31" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10460,15447" to="10460,16819" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAn+C01MQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE74LfIbyFvWm6HvxTjSKC&#10;supF3UU8Pppn093mpTRR67c3guBxmJnfMJNZY0txpdoXjhV8dRMQxJnTBecKfn+WnSEIH5A1lo5J&#10;wZ08zKbt1gRT7W68p+sh5CJC2KeowIRQpVL6zJBF33UVcfTOrrYYoqxzqWu8RbgtZS9J+tJiwXHB&#10;YEULQ9n/4WIV2N32b97PN2FkVqPmdFweL+vTSqnPj2Y+BhGoCe/wq/2tFfQG8PwSf4CcPgAAAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQCf4LTUxAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;" strokecolor="#339">
+              <v:group w14:anchorId="289FDE73" id="Group 61" o:spid="_x0000_s1044" style="position:absolute;left:0;text-align:left;margin-left:445.8pt;margin-top:3.05pt;width:11.1pt;height:85.1pt;z-index:251669504" coordorigin="10460,15447" coordsize="222,1372" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEUUnR/QIAAG4HAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxfbXjpHmx6lRd+qJJ&#10;3Vap3Q8gNrbRMDAgsfPvd4CdJmm1l06aPyDwwXH3PM8dF5ddw9GWasOkyPDoLMaIilwWTFQZ/vZ0&#10;+2GOkbFEFIRLQTO8owZfLt+/u2hVShNZS15QjcCJMGmrMlxbq9IoMnlNG2LOpKICjKXUDbGw1FVU&#10;aNKC94ZHSRxPo1bqQmmZU2Pg73Uw4qX3X5Y0t1/L0lCLeIYhNutH7ce1G6PlBUkrTVTN8j4M8oYo&#10;GsIEXLp3dU0sQRvNXrhqWK6lkaU9y2UTybJkOfU5QDaj+CSbOy03yudSpW2l9jABtCc4vdlt/mX7&#10;oBErMpxMMRKkAY78tWg6cuC0qkphz51Wj+pBhwxhei/z7wbM0andrauwGa3bz7IAf2RjpQenK3Xj&#10;XEDaqPMc7PYc0M6iHH6OJvFiBkzlYBrF83gGC09SXgOT7tgonkxhg7OfTyazwXrTO0iSpD89niXO&#10;GJE0XOyD7YNzmYHizDOo5t9AfayJop4r4wAbQJ0NoN4zQdG4x9RvWYkAaN6JHlAk5KomoqLe2dNO&#10;AXj+BER+cMQtDLDxW4BfRWoAesD4FCWSKm3sHZUNcpMMc4jc00e298YGQIctjk0hbxnnniMuUJvh&#10;xXly7g8YyVnhjG6b0dV6xTXaEijFMXyLRc/O0TaQvCi8s5qS4kYUyHocrGaADKfY3WAajDiFhtPQ&#10;IvBvCeN/uBn0wIWXboAxSGEti92Ddtn1wvhfCoEGGcruyTHzUXZo7GXbU+7KDtkO/jsteCBD9e3F&#10;cqW1bB1YoOAjtYSK/Ru1zCd9XUHdBVwHtYwWEKeryekk3DEU1Qu5aOi5v5LLEdtHorj132uicHwd&#10;CO11Bm237nwnmzsXLu3AKdIytH14pmDiRhARtHzQ0Y8N0SAp/kkAeO59GCZ6mKz9ZDyNYzATkdcS&#10;Xg9wEKYrG96SjdKsqsF7oEjIK+h5JfPV8hzJobh8M4Km7vtT/wC5V+Nw7fc/P5PLnwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGV+1qzfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZ&#10;gje7WYOxTbMppainIrQVxNs2mSah2dmQ3Sbpv3c86XF4H2++l60n24oBe9840qDmEQikwpUNVRo+&#10;j2+PCxA+GCpN6wg13NDDOr+/y0xaupH2OBxCJbiEfGo01CF0qZS+qNEaP3cdEmdn11sT+OwrWfZm&#10;5HLbyqcoSqQ1DfGH2nS4rbG4HK5Ww/toxk2sXofd5by9fR+fP752CrV+mE2bFYiAU/iD4Vef1SFn&#10;p5O7UulFq2GxVAmjGhIFgvOlinnKicGXJAaZZ/L/gvwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAxFFJ0f0CAABuBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAZX7WrN8AAAAJAQAADwAAAAAAAAAAAAAAAABXBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGMGAAAAAA==&#10;">
+                <v:line id="Line 31" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10460,15447" to="10460,16819" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf4LTUxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hvIW9aboe/FONIoKy6kXdRTw+mmfT3ealNFHrtzeC4HGYmd8wk1ljS3Gl2heOFXx1ExDE&#10;mdMF5wp+f5adIQgfkDWWjknBnTzMpu3WBFPtbryn6yHkIkLYp6jAhFClUvrMkEXfdRVx9M6uthii&#10;rHOpa7xFuC1lL0n60mLBccFgRQtD2f/hYhXY3fZv3s83YWRWo+Z0XB4v69NKqc+PZj4GEagJ7/Cr&#10;/a0V9Abw/BJ/gJw+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ/gtNTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
-                <v:shape id="Text Box 32" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:10484;top:15807;width:198;height:641;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAZHNpscEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPzWrCQBC+C32HZQq96aZBpUZXCY0VEXpo6gOM2TEJ&#10;ZmdDdjXx7d2D4PHj+19tBtOIG3WutqzgcxKBIC6srrlUcPz/GX+BcB5ZY2OZFNzJwWb9Nlphom3P&#10;f3TLfSlCCLsEFVTet4mUrqjIoJvYljhwZ9sZ9AF2pdQd9iHcNDKOork0WHNoqLCl74qKS341Chan&#10;9Dcu+ixvj+lsejnss932min18T6kSxCeBv8SP917rSAOY8OX8APk+gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGRzabHBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" stroked="f">
+                <v:shape id="Text Box 32" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:10484;top:15807;width:198;height:641;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkc2mxwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3ppkGlRlcJjRURemjqA4zZMQlmZ0N2NfHt3YPg8eP7X20G04gbda62rOBzEoEgLqyu&#10;uVRw/P8Zf4FwHlljY5kU3MnBZv02WmGibc9/dMt9KUIIuwQVVN63iZSuqMigm9iWOHBn2xn0AXal&#10;1B32Idw0Mo6iuTRYc2iosKXviopLfjUKFqf0Ny76LG+P6Wx6Oeyz3faaKfXxPqRLEJ4G/xI/3Xut&#10;IA5jw5fwA+T6AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGRzabHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="5B5AD66D" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="001A744C" w:rsidRDefault="00501800" w:rsidP="001A744C">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001A744C">
                           <w:rPr>
                             <w:color w:val="000080"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                         <w:r w:rsidR="009B5FD7" w:rsidRPr="001A744C">
                           <w:rPr>
                             <w:color w:val="000080"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
@@ -4768,95 +5095,133 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
         <w:t>حداکثر صفحات</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1B2656" w14:textId="77777777" w:rsidR="00E0214C" w:rsidRPr="00E0214C" w:rsidRDefault="00E0214C" w:rsidP="005627BC">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="559A8F34" w14:textId="005BF484" w:rsidR="009B5FD7" w:rsidRPr="005627BC" w:rsidRDefault="009B5FD7" w:rsidP="00E0214C">
@@ -5063,86 +5428,124 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>زيرنويس</w:t>
       </w:r>
       <w:r w:rsidR="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03239324" w14:textId="0BBF6AAE" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00A86EEB" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5261,57 +5664,57 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="182599AD" id="Group 33" o:spid="_x0000_s1047" style="position:absolute;left:0;text-align:left;margin-left:441.3pt;margin-top:3.25pt;width:84.3pt;height:13.2pt;z-index:251658240" coordorigin="10190,8666" coordsize="1686,264" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkS5RmrgMAAFUJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vm1vnDgQ/n7S/QeL74SXZdkFhVTJvkSV&#10;cm2kpD/ACwasA5va3kCuuv/esQ10N63aNCcdH8Bm7PHMM8/M+PLd0DboiQhJOcuc4MJ3EGE5Lyir&#10;MufT495dO0gqzArccEYy55lI593Vn39c9l1KQl7zpiACgRIm077LnFqpLvU8mdekxfKCd4SBsOSi&#10;xQqmovIKgXvQ3jZe6Pux13NRdILnREr4u7VC58roL0uSq49lKYlCTeaAbcq8hXkf9Nu7usRpJXBX&#10;03w0A7/BihZTBofOqrZYYXQU9DtVLc0Fl7xUFzlvPV6WNCfGB/Am8F94cyv4sTO+VGlfdTNMAO0L&#10;nN6sNv/wdC8QLTJn4SCGWwiRORUtFhqbvqtSWHIruofuXlgHYXjH878liL2Xcj2v7GJ06P/iBejD&#10;R8UNNkMpWq0CvEaDCcHzHAIyKJTDz8Bf+XEAkcpBFsSrOBpjlNcQSL0t8IME5CBex3FsA5jXu2l/&#10;vI7t5jCOtNDDqT3X2Draph0DvslvkMr/BulDjTtiIiU1XiOkYTRhekcZQQtjkD4ZlmyYxTMf2Ign&#10;YnxTY1YRo+zxuQPsAuPC2RY9kRCMX+J7AlQClhimzzDPMBkEZ5Bw2gmpbglvkR5kTgOGm+Dhpzup&#10;LJ7TEh1Lxve0aYzuhqE+c5JluDQbJG9ooYV6mRTVYdMI9IR1HsKzNmGFc8+WAd9ZYZTVBBc7ViBl&#10;YFCCAjANcfQJsnVQQ6DatKSwXilMm1cuhhMbpi0CJMChcWRT9UviJ7v1bh25URjv3Mjfbt3r/SZy&#10;432wWm4X281mG/yrnQuitKZFQZj2byobQfQ6Do0FzCb8XDhmIL1z7YbBYOz0NUYDly0JLJEPvHi+&#10;Fzo4+j/Q+v/i93Li96Mm1g0f0GKpQzISVtcMpAb4r5lseGBLx0z1ayF4r2MN+XfGdVtuJjdfwfXV&#10;CjrNWVGYuB77U0UIf0F2Ae3iZ2Q/4+oZpffm0a6/pLRl20l0f8a/IIz8mzBx9/F65Ub7aOkmK3/t&#10;QsW7SWI/SqLt/px/pq7Y7gm0eSv/fiNv/R/mbUsVdPGGtlCUdXaPNXtMYpPQY44ahOb00eZPxJ6+&#10;PyK4Gg6DaVLJxC5LeSQ41CjoBnADgUHNxT9QIqCbQ5X4fMQCCkbznmluabOg/dsJVB+YiFPJ4VSC&#10;WQ6qMkc5yA43yl4Zjp2gVQ0nWTYzfg29raSmLmquWqtO89B0HejdxrvxnqEvB6dzs/7bbejqKwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhALwwiEjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0Frg0AU&#10;hO+F/oflFXprVg2KNa4hhLanUGhSKLm96ItK3LfibtT8+25O7XGYYeabfD3rTow02NawgnARgCAu&#10;TdVyreD78P6SgrAOucLOMCm4kYV18fiQY1aZib9o3Lta+BK2GSponOszKW3ZkEa7MD2x985m0Oi8&#10;HGpZDTj5ct3JKAgSqbFlv9BgT9uGysv+qhV8TDhtluHbuLuct7fjIf782YWk1PPTvFmBcDS7vzDc&#10;8T06FJ7pZK5cWdEpSNMo8VEFSQzi7gdxGIE4KVhGryCLXP5/UPwCAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJEuUZq4DAABVCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAvDCISN8AAAAJAQAADwAAAAAAAAAAAAAAAAAIBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABQHAAAAAA==&#10;">
-                <v:line id="Line 34" o:spid="_x0000_s1048" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10190,8924" to="11876,8930" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEADwbxKMIAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP0YrCMBRE3xf8h3AF39ZU0SLVKKII&#10;iu6Duh9wt7m2xeamJFHr3xtB2MdhZs4ws0VranEn5yvLCgb9BARxbnXFhYLf8+Z7AsIHZI21ZVLw&#10;JA+Leedrhpm2Dz7S/RQKESHsM1RQhtBkUvq8JIO+bxvi6F2sMxiidIXUDh8Rbmo5TJJUGqw4LpTY&#10;0Kqk/Hq6GQWH49UVNq13cjLm3eX885euB3ulet12OQURqA3/4U97qxUMR/D+En+AnL8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEADwbxKMIAAADbAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokecolor="navy">
+              <v:group w14:anchorId="182599AD" id="Group 33" o:spid="_x0000_s1047" style="position:absolute;left:0;text-align:left;margin-left:441.3pt;margin-top:3.25pt;width:84.3pt;height:13.2pt;z-index:251658240" coordorigin="10190,8666" coordsize="1686,264" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2fp/jAAMAAHYHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VV1v0zAUfUfiP1h+Z0naNW2jpdPoPoQ0&#10;YNLGD3AdJ7Fw7GC7Tcqv59pOu7YgBkMiD1Gce30/zjm+vrjsG4E2TBuuZI6TsxgjJqkquKxy/OXp&#10;9t0MI2OJLIhQkuV4ywy+XLx9c9G1GRupWomCaQRBpMm6Nse1tW0WRYbWrCHmTLVMgrFUuiEWlrqK&#10;Ck06iN6IaBTHadQpXbRaUWYM/L0ORrzw8cuSUfu5LA2zSOQYarP+rf175d7R4oJklSZtzelQBnlF&#10;FQ3hEpLuQ10TS9Ba859CNZxqZVRpz6hqIlWWnDLfA3STxCfd3Gm1bn0vVdZV7R4mgPYEp1eHpZ82&#10;DxrxIsdjjCRpgCKfFY3HDpuurTJwudPtY/ugQ4Pwea/oVwPm6NTu1lVwRqvuoyogHllb5bHpS924&#10;ENA16j0F2z0FrLeIws8knsZpAkxRsCXpND0fOKI1EOm2JXEyBzuYZ2maBgJpfbPbn87SsHmUnjtj&#10;RLKQ19c61OYaA72ZZ0jNv0H6WJOWeaaMw2uAdHS+w/SeS4bGviCXGVyWMuBJezngiaRa1kRWzAd7&#10;2raAXeJbONriFgbIeBHfA6DmUIlX+h7mPUwewT1IJGu1sXdMNch95FhA4Z48srk3NuC5c3FcSnXL&#10;hfCxhURdjueT0cRvMErwwhmdm9HVaik02hB3DuGZeVoh75Eb6F0WPljNSHEjC2Q9DFZzAEYw7DKY&#10;BiPBYNo0rAhdWcLFHzpDRiG9cAOKQQkrVWwftOtu0MX/EshkJ5Anx8x71aPxxPU0MO4OHbI9/HdS&#10;8ECGs7fXypXWqnNggYCPxBLO61+IZTqFUX10qnZiSePdkRq9oBYN8/Z3ajki+0gTt/5xrZ9qwtF1&#10;oLNfE2j7Ve+n2HyHXqAUaRVGPlxR8FEr/R00BOMeZPRtTTQoSnyQDrsZiBLuh7AAecJCH1pWhxYi&#10;KYTKscUofC5tuFPWreZVDZkCW1JdwfAruT84jotQ1aHO/FiC4e4bHy4id3scrr3/83W5+AEAAP//&#10;AwBQSwMEFAAGAAgAAAAhALwwiEjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0Frg0AUhO+F&#10;/oflFXprVg2KNa4hhLanUGhSKLm96ItK3LfibtT8+25O7XGYYeabfD3rTow02NawgnARgCAuTdVy&#10;reD78P6SgrAOucLOMCm4kYV18fiQY1aZib9o3Lta+BK2GSponOszKW3ZkEa7MD2x985m0Oi8HGpZ&#10;DTj5ct3JKAgSqbFlv9BgT9uGysv+qhV8TDhtluHbuLuct7fjIf782YWk1PPTvFmBcDS7vzDc8T06&#10;FJ7pZK5cWdEpSNMo8VEFSQzi7gdxGIE4KVhGryCLXP5/UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAdn6f4wADAAB2BwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAvDCISN8AAAAJAQAADwAAAAAAAAAAAAAAAABaBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAGYGAAAAAA==&#10;">
+                <v:line id="Line 34" o:spid="_x0000_s1048" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10190,8924" to="11876,8930" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPBvEowgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lTRItUoogiK7oO6H3C3ubbF5qYkUevfG0HYx2FmzjCzRWtqcSfnK8sKBv0EBHFu&#10;dcWFgt/z5nsCwgdkjbVlUvAkD4t552uGmbYPPtL9FAoRIewzVFCG0GRS+rwkg75vG+LoXawzGKJ0&#10;hdQOHxFuajlMklQarDgulNjQqqT8eroZBYfj1RU2rXdyMubd5fzzl64He6V63XY5BRGoDf/hT3ur&#10;FQxH8P4Sf4CcvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPBvEowgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
-                <v:shape id="Text Box 35" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:10778;top:8666;width:606;height:226;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAgeIBtMEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPX2vCQBDE3wv9DscW+lYvWisleoqWCL76hz4vuTUX&#10;ze6F3Knpt/cEoY/DzPyGmS16btSVulB7MTAcZKBISm9rqQwc9uuPb1AholhsvJCBPwqwmL++zDC3&#10;/iZbuu5ipRJEQo4GXIxtrnUoHTGGgW9Jknf0HWNMsqu07fCW4NzoUZZNNGMtacFhSz+OyvPuwgaK&#10;cDqOh8WGP7n+Rc3ubC+rwpj3t345BRWpj//hZ3tjDYy+4PEl/QA9vwMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIHiAbTBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" stroked="f">
+                <v:shape id="Text Box 35" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:10778;top:8666;width:606;height:226;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCB4gG0wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8JA&#10;EMTfC/0Oxxb6Vi9aKyV6ipYIvvqHPi+5NRfN7oXcqem39wShj8PM/IaZLXpu1JW6UHsxMBxkoEhK&#10;b2upDBz2649vUCGiWGy8kIE/CrCYv77MMLf+Jlu67mKlEkRCjgZcjG2udSgdMYaBb0mSd/QdY0yy&#10;q7Tt8Jbg3OhRlk00Yy1pwWFLP47K8+7CBopwOo6HxYY/uf5Fze5sL6vCmPe3fjkFFamP/+Fne2MN&#10;jL7g8SX9AD2/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIHiAbTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="41406DFC" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00DB46EF" w:rsidRDefault="009B5FD7" w:rsidP="00804EA7">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DB46EF">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
@@ -5325,51 +5728,69 @@
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002822E9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در صورت نياز به استفاده از زيرنويس، از فونت </w:t>
       </w:r>
       <w:r w:rsidRPr="002822E9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 9pt)</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002822E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002822E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9pt)</w:t>
       </w:r>
       <w:r w:rsidR="002C2C93">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> برای زیرنویس فارسی و از فونت </w:t>
       </w:r>
       <w:r w:rsidR="002C2C93" w:rsidRPr="00B43626">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Times New Roman </w:t>
       </w:r>
       <w:r w:rsidR="002C2C93">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
@@ -5495,94 +5916,132 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
         <w:t>روابط</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold) </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bold) </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B0D349" w14:textId="22DAF6C3" w:rsidR="009B5FD7" w:rsidRPr="00CD09E6" w:rsidRDefault="00A86EEB" w:rsidP="00CD09E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="585"/>
         </w:tabs>
         <w:bidi/>
         <w:ind w:left="573" w:right="27" w:hanging="573"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5700,78 +6159,78 @@
                             <a:headEnd type="triangle" w="sm" len="med"/>
                             <a:tailEnd type="triangle" w="sm" len="med"/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="758548A7" id="Group 36" o:spid="_x0000_s1050" style="position:absolute;left:0;text-align:left;margin-left:-70.2pt;margin-top:3.05pt;width:71.25pt;height:14.6pt;z-index:251659264" coordorigin="2,8812" coordsize="1425,292" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCivQQdmwMAABoJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu4zYQfS/QfyD4ruhi2ZaEKEHiS1Ag&#10;bQNs9gNoiZKISqRK0pHTov/eISnfsrtJmgD1g0xqyOHMmXOGurzedS16olIxwXMcXgQYUV6IkvE6&#10;x18f116CkdKEl6QVnOb4mSp8ffXzT5dDn9FINKItqUTghKts6HPcaN1nvq+KhnZEXYiecjBWQnZE&#10;w1TWfinJAN671o+CYOYPQpa9FAVVCt4unRFfWf9VRQv9e1UpqlGbY4hN26e0z415+leXJKsl6RtW&#10;jGGQD0TREcbh0IOrJdEEbSX7xlXHCimUqPRFITpfVBUrqM0BsgmDF9ncSbHtbS51NtT9ASaA9gVO&#10;H3Zb/Pb0IBErcxyFGHHSQY3ssWgyM+AMfZ3BmjvZf+kfpMsQhvei+EOB2X9pN/PaLUab4VdRgj+y&#10;1cKCs6tkZ1xA2mhna/B8qAHdaVTAyzSIk/kUowJMYTKNo7FGRQOFNLsijMCUJGHkilc0q3FrGEfj&#10;xii1Rp9k7kgb5hiWyQm4po5wqs/B+aUhPbVVUgaqPZwQp4Pz0aR2K3ZoMneI2mUGTqR38B7ytOgo&#10;hyriYtEQXtMbKcXQUFJCfKHZCVkctroslHHyFszTEDR4Btke6+l85oCOJud4kayXSt9R0SEzyLEE&#10;IdkgydO90iaW4xJTUSVaVq5Z29qJrDeLVqInAqJb258N/8WylpvFXJhtzqN7A9HBGcZm4rQi+jsN&#10;ozi4jVJvPUvmXryOp146DxIvCNPbdBbEabxc/2MCDOOsYWVJ+T3jdC/oMH5fhcfW4qRoJY0GYOQU&#10;aGXz+mGSgf19L8mOaehvLeuAsodFJDNlXfES0iaZJqx1Y/88fIsyYLD/t6hYEpi6Owbo3WZn5Rta&#10;nRiGbET5DLSQAuoGLQ+aMwwaIf/CaIBGl2P155ZIilH7CzfUMnFBZ3STAGYYyVPL5tRCeAGucqwx&#10;csOFdt1020tWN3CSIzMXN6D6ilmuHKMaSQzq+79kONnL0BJikpxIcMEfJFTARPcuIbnOk4ZBbJw4&#10;epqWdew7tgaHrnOUyKiiFjj5mooOWiBZy/8D9ZL9uWcyhMtjZNjINqSfe2jHWjJoLy0QAMitOuAB&#10;hau7o6XLaqTjexZDpq9INkhXySqJvTiarbw4WC69m/Ui9mbrcD5dTpaLxTI8l6xpBJ+XrKnMAcgT&#10;RbnuBCG/oSgnH9OQDDEsU+31ARewFeL4sWBu+NO5XX/8pLn6FwAA//8DAFBLAwQUAAYACAAAACEA&#10;mZIf+N4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBW7vZpi0SsymlqKci&#10;2AribZudJqHZ2ZDdJum/dzzpaXjMx3tfvplcKwbsQ+NJg5onIJBKbxuqNHweX2dPIEI0ZE3rCTXc&#10;MMCmuL/LTWb9SB84HGIluIRCZjTUMXaZlKGs0Zkw9x0S/86+dyZy7CtpezNyuWvlIknW0pmGeKE2&#10;He5qLC+Hq9PwNppxm6qXYX85727fx9X7116h1o8P0/YZRMQp/sHwq8/qULDTyV/JBtFqmKllsmRW&#10;w1qBYGDB56QhXaUgi1z+9y9+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKK9BB2bAwAA&#10;GgkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJmSH/je&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAA9QUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAA&#10;BwAAAAA=&#10;">
-                <v:shape id="Text Box 37" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:518;top:8812;width:576;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEADguZwMAA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3VjKkWiq1RJwau29PzIPrOp&#10;eW9DdtX477sFweMwM98wq83ArbpSHxovBmbTDBRJ5W0jtYHvr8/XBagQUSy2XsjAnQJs1qOXFRbW&#10;3+RA12OsVYJIKNCAi7ErtA6VI8Yw9R1J8k6+Z4xJ9rW2Pd4SnFudZ9m7ZmwkLTjsaOeoOh8vbKAM&#10;v6f5rNzzGzc/qNmd7WVbGjMZDx9LUJGG+Aw/2ntrIM/h/0v6AXr9BwAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEADguZwMAAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" stroked="f">
+              <v:group w14:anchorId="758548A7" id="Group 36" o:spid="_x0000_s1050" style="position:absolute;left:0;text-align:left;margin-left:-70.2pt;margin-top:3.05pt;width:71.25pt;height:14.6pt;z-index:251659264" coordorigin="2,8812" coordsize="1425,292" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaygjM9wIAADsHAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu3CAQfa/Uf0C8N77sbuJY8Ubppokq&#10;pW2kpB/A2thGxUCBXXv79R3Ae8k2SqNUqh8sYIZhzpkzcHE5dBytqTZMigInJzFGVJSyYqIp8PfH&#10;mw8ZRsYSUREuBS3whhp8OX//7qJXOU1lK3lFNYIgwuS9KnBrrcqjyJQt7Yg5kYoKMNZSd8TCVDdR&#10;pUkP0TsepXF8GvVSV0rLkhoDq9fBiOc+fl3T0n6ra0Mt4gWG3Kz/a/9fun80vyB5o4lqWTmmQd6Q&#10;RUeYgEN3oa6JJWil2R+hOlZqaWRtT0rZRbKuWUk9BkCTxEdobrVcKY+lyftG7WgCao94enPY8uv6&#10;XiNWFThNMBKkgxr5Y9Hk1JHTqyYHn1utHtS9DghheCfLHwbM0bHdzZvgjJb9F1lBPLKy0pMz1Lpz&#10;IQA2GnwNNrsa0MGiEhbP42l2NsOoBFOSzabpWKOyhUK6XSlGYMqyJA3FK9tP49Zkmo4b03NvjEge&#10;jvRpjmk5TKA1s6fT/BudDy1R1FfJOKq2dEKegc5HB+2jHNDkLDDq3RydyA6wDjg9OyawioRctEQ0&#10;9Epr2beUVJBf4nYCit3WgMK4IH+jeZZADz6hbMv17Ow0EJ1OnvJFcqWNvaWyQ25QYA2N5JMk6ztj&#10;XS57F1dRIzmrbhjnfqKb5YJrtCbQdDf+8+kfuXHhnIV020JEt+JBOlwBoR2Wg5dn4nXgGFjKagOw&#10;tQzNDJcPDFqpf2HUQyMX2PxcEU0x4p+Foy6LY9f5YRLDDCN9aFkeWogoIVSBLUZhuLDhtlgpzZoW&#10;TgrFEvIKVF0zz8U+qzF/UNf/ktlkK7M7JiiaZAcSW4h7DcS67F4llNBZ50k8dUFIvpXJvq98DXZd&#10;tZfAqBIOKbykkl2tSc4F6qHZZ9CxL+sHigc1e04/cDmKyifqmuSTqJDdKLhurGbQPhwEACeYDnRA&#10;4WnqaBVQWcL4K50B6TOSDPpzinXM+lL7+wVuaN8X42vinoDDufffv3nz3wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJmSH/jeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZwVu72aYt&#10;ErMppainItgK4m2bnSah2dmQ3Sbpv3c86Wl4zMd7X76ZXCsG7EPjSYOaJyCQSm8bqjR8Hl9nTyBC&#10;NGRN6wk13DDApri/y01m/UgfOBxiJbiEQmY01DF2mZShrNGZMPcdEv/OvncmcuwraXszcrlr5SJJ&#10;1tKZhnihNh3uaiwvh6vT8DaacZuql2F/Oe9u38fV+9deodaPD9P2GUTEKf7B8KvP6lCw08lfyQbR&#10;apipZbJkVsNagWBgweekIV2lIItc/vcvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBa&#10;ygjM9wIAADsHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCZkh/43gAAAAcBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
+                <v:shape id="Text Box 37" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:518;top:8812;width:576;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOC5nAwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMqRaKrVEnBq7b0/Mg+s6l5b0N21fjvuwXB4zAz3zCrzcCtulIfGi8GZtMMFEnl&#10;bSO1ge+vz9cFqBBRLLZeyMCdAmzWo5cVFtbf5EDXY6xVgkgo0ICLsSu0DpUjxjD1HUnyTr5njEn2&#10;tbY93hKcW51n2btmbCQtOOxo56g6Hy9soAy/p/ms3PMbNz+o2Z3tZVsaMxkPH0tQkYb4DD/ae2sg&#10;z+H/S/oBev0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADguZwMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="1E87E964" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="001A744C" w:rsidRDefault="009B5FD7" w:rsidP="00804EA7">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001A744C">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>25 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:line id="Line 38" o:spid="_x0000_s1052" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2,9104" to="1427,9104" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAgO9pXMIAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP0YrCMBRE3xf8h3AF39ZUxSLVKKII&#10;iu6Duh9wt7m2xeamJFHr3xtB2MdhZs4ws0VranEn5yvLCgb9BARxbnXFhYLf8+Z7AsIHZI21ZVLw&#10;JA+Leedrhpm2Dz7S/RQKESHsM1RQhtBkUvq8JIO+bxvi6F2sMxiidIXUDh8Rbmo5TJJUGqw4LpTY&#10;0Kqk/Hq6GQWH49UVNq13cjLm3eX885euB3ulet12OQURqA3/4U97qxUMR/D+En+AnL8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAgO9pXMIAAADbAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokecolor="navy">
+                <v:line id="Line 38" o:spid="_x0000_s1052" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2,9104" to="1427,9104" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA72lcwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lTFItUoogiK7oO6H3C3ubbF5qYkUevfG0HYx2FmzjCzRWtqcSfnK8sKBv0EBHFu&#10;dcWFgt/z5nsCwgdkjbVlUvAkD4t552uGmbYPPtL9FAoRIewzVFCG0GRS+rwkg75vG+LoXawzGKJ0&#10;hdQOHxFuajlMklQarDgulNjQqqT8eroZBYfj1RU2rXdyMubd5fzzl64He6V63XY5BRGoDf/hT3ur&#10;FQxH8P4Sf4CcvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA72lcwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A664FF" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="002822E9" w:rsidRDefault="009B5FD7" w:rsidP="00531D7C">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002822E9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5898,51 +6357,51 @@
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>رابطه</w:t>
       </w:r>
       <w:r w:rsidRPr="002822E9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> زير توجه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412D405B" w14:textId="25316464" w:rsidR="00DC2DA3" w:rsidRPr="00DC2DA3" w:rsidRDefault="002D0765" w:rsidP="00DC2DA3">
+    <w:p w14:paraId="412D405B" w14:textId="25316464" w:rsidR="00DC2DA3" w:rsidRPr="00DC2DA3" w:rsidRDefault="00E63BB1" w:rsidP="00DC2DA3">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:d>
           <m:dPr>
             <m:begChr m:val="["/>
             <m:endChr m:val="]"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
@@ -6334,54 +6793,54 @@
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
       <w:r w:rsidRPr="002822E9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> زمان</w:t>
       </w:r>
       <w:r w:rsidRPr="002822E9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:position w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="139" w:dyaOrig="240" w14:anchorId="20BE2922">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:6.1pt;height:12.25pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:6pt;height:12.3pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1832605178" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1849003243" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="002822E9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هستند.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA1A0F1" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00B21324" w:rsidRDefault="009B5FD7" w:rsidP="00AF7A13">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -6459,86 +6918,124 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>رها</w:t>
       </w:r>
       <w:r w:rsidR="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9B00BE" w14:textId="77777777" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00501800" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077869A5" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00110678" w:rsidRDefault="009B5FD7" w:rsidP="00501800">
@@ -6731,86 +7228,124 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>واحدها</w:t>
       </w:r>
       <w:r w:rsidR="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0406A04D" w14:textId="77777777" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00501800" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D406B2A" w14:textId="13158C3E" w:rsidR="009B5FD7" w:rsidRPr="00110678" w:rsidRDefault="009B5FD7" w:rsidP="00531D7C">
@@ -7010,86 +7545,124 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ها</w:t>
       </w:r>
       <w:r w:rsidR="00C1604C">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4453D31C" w14:textId="77777777" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00501800" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED6C059" w14:textId="0B9B515A" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00E0214C">
@@ -7160,88 +7733,109 @@
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها بايد از کيفيت کافي برخوردار بوده و واضح و شفاف ترسيم گردند. حروف، علائم و عناوين بايد به اندازه</w:t>
       </w:r>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t xml:space="preserve">اي انتخاب گردند که خوانا و قابل تفکيک باشند. هر شکل داراي يک شماره ترتيبي مستقل است که حتما بايد </w:t>
+        <w:t>اي انتخاب گردند که خوانا و قابل تفکيک باشند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D25B5">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>. هر شکل داراي يک شماره ترتيبي مستقل است که حتما بايد در داخل متن به آن ارجاع شده باشد،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>در داخل متن به آن ارجاع شده باشد، شکل 1</w:t>
+        <w:t xml:space="preserve"> شکل 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. همچنين هر شکل داراي عنوان مستقلي است که با فونت </w:t>
       </w:r>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(B</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00110678">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9pt Bold)</w:t>
       </w:r>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> در زير شکل نوشته مي</w:t>
       </w:r>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
@@ -7249,104 +7843,142 @@
       </w:r>
       <w:r w:rsidRPr="00110678">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، اندازه فونت </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
@@ -7406,94 +8038,132 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F1555B">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جداول</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355B48B3" w14:textId="5E23DF20" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00501800" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D1DD56" w14:textId="0B8EC635" w:rsidR="00E0214C" w:rsidRPr="005F49AE" w:rsidRDefault="009B5FD7" w:rsidP="005F49AE">
@@ -7590,51 +8260,51 @@
                             <a:srgbClr val="333399"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="08A5E211" id="Line 46" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="453.2pt,31.4pt" to="469.5pt,31.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVuA9tBQIAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE3+sk02sOKsqTnrZ&#10;tiu1/QEEcIyEAQGJE1X97x2wHe22l6pqDmSA8Zv35g2bp2sn0YVbJ7SqcDZPMeKKaibUqcLfvx1m&#10;K4ycJ4oRqRWv8I07/LR9/27Tm5LnutWScYsARLmyNxVuvTdlkjja8o64uTZcwWWjbUc8bO0pYZb0&#10;gN7JJE/TZdJry4zVlDsHp/VwibcRv2k49V+axnGPZIWBm4+rjesxrMl2Q8qTJaYVdKRB/oFFR4SC&#10;oneomniCzlb8AdUJarXTjZ9T3SW6aQTlUQOoydLf1HxtieFRCzTHmXub3P+DpZ8vLxYJBt4VGCnS&#10;gUfPQnFULENveuNKSNmpFzvunIH8Y/9JM8gkZ6+j7GtjuyAfBKFr7O7t3l1+9YjCYZ4+pkWGEZ2u&#10;ElJO3xnr/EeuOxSCCktgEHHJ5dl5qAypU0ooo/RBSBm9kwr1FV4v8kX8wGkpWLgMac6ejjtp0YWA&#10;+w/wW6+DKAB7kxaQa+LaIY9BNIyF1WfFYpGWE7YfY0+EHGLAkSrUAYVAc4wG23+s0/V+tV8VsyJf&#10;7mdFWtezD4ddMVsessdF/VDvdnX2M1DOirIVjHEVWE8jmBV/Z/H4GIbhuQ/hvT3JW/QoHchO/5F0&#10;EjwOrg5uHzW7RbPjOUxdTB5fSBjr13uIX7/j7S8AAAD//wMAUEsDBBQABgAIAAAAIQBQEEbH3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNbowSTMymaEBoDkVaK3jcZMck&#10;mJ0N2W0a394RD/U4Mx//fH++XuwgZpx870jB7SoCgdQ401Or4PD2cvMAwgdNRg+OUME3elgXlxe5&#10;zow70Q7nfWgFh5DPtIIuhDGT0jcdWu1XbkTi26ebrA48Tq00kz5xuB1kHEWJtLon/tDpEcsOm6/9&#10;0SooX6t6s92Vz2GOD5vtR1K9V1gpdX21PD2CCLiEMwy/+qwOBTvV7kjGi0FBGiX3jCpIYq7AQHqX&#10;crn6byGLXP5vUPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFbgPbQUCAAAPBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUBBGx94AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAABfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokecolor="#339">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="003D4FE9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عنوان مستقلي است که با فونت </w:t>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="003D4FE9">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(B Nazanin 9pt Bold)</w:t>
@@ -7810,57 +8480,57 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:rtl/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00187BE5">
                                 <w:rPr>
                                   <w:color w:val="000080"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1913B229" id="_x0000_s1053" style="position:absolute;left:0;text-align:left;margin-left:446.4pt;margin-top:5.6pt;width:18.55pt;height:81.5pt;z-index:251664384" coordsize="2358,10351" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM2MR4jgMAAPIIAAAOAAAAZHJzL2Uyb0RvYy54bWy0VttupDgQfV9p/sHinXDtCyhklPQlWim7&#10;O9LMfoAbDFgDNmu7Q0er+fcpF5ekk8woymh4ANsU5apT55S5/HhqG3LPlOZSZE5w4TuEiVwWXFSZ&#10;8++Xvbt2iDZUFLSRgmXOA9POx6sPf1z2XcpCWcumYIqAE6HTvsuc2pgu9Tyd16yl+kJ2TMDLUqqW&#10;GpiqyisU7cF723ih7y+9XqqiUzJnWsPqdnjpXKH/smS5+acsNTOkyRyIzeBd4f1g797VJU0rRbua&#10;52MY9B1RtJQL2HR2taWGkqPiL1y1PFdSy9Jc5LL1ZFnynGEOkE3gP8vmVsljh7lUaV91M0wA7TOc&#10;3u02//v+kyK8yJwocoigLdQItyUwB3D6rkrB5lZ1n7tPalyohpnN91Sq1j4hE3JCWB9mWNnJkBwW&#10;w2ix9oEHObwK/GgRhMGAe15DcV58lte7n3/oTdt6Nro5mL4DCulHlPSvofS5ph1D8LVFYEQpnEC6&#10;44KReDFghBYbMQKkUw1YkUP/lywATno0ErnxDKsJlpeAAVGfYTWnTNNOaXPLZEvsIHMaiAO90/s7&#10;baBAYDqZ2MIIuedNgzRvBOkzJ1mEC/xAy4YX9qU106o6bBpF7ikIJYIrSWxq4OzMDAgpCnRWM1rs&#10;REHMQwc5GsWpqBrm2B1065CGQTtoWTEU2lDevNEYdmyEjQjYAwmNo0FL/yd+slvv1rEbh8udG/vb&#10;rXu938Tuch+sFttou9lsg282uSBOa14UTNj8Jl0H8dsYMXaYQZGzsmcgvXPvCBIEOz0xaGDmwAKr&#10;IJ0eZPGA5MB1IOmw/NvZGiwmun6xYryRJxKvnlDWapqYE6yDMgdSdHcy/6qJkJsaKsqulZK9rTWo&#10;CVWLGYAe7KdDFm8iO1AaeB6u4iTCALC+2B2CdRBGICvL+DhIVhFq6seEV9DTMdQfEP6Mr2e03uP1&#10;Gq0Hxj2p8M84GISxfxMm7n65XrnxPl64ycpfu36Q3CRLP07i7f6cg9gqhiMOqPNeDr5Ruz5eryXZ&#10;cgNHbcPbzFnPRjQdhYyiHnWKwp8lZMOfyD09XyO5OR1OeJIESJRH3hMloVEBA+A/AQb2Hq5g2sOx&#10;C93ivyNV0DiaPwVwDJbNNFDT4ICDaAlRO4SKvJZwgptpuDHDeX7sFK9q2GBgspDX0HhLjj3xMRjI&#10;wE5QgzDCgxWzGn8C7Mn9dI72j78qV98BAAD//wMAUEsDBBQABgAIAAAAIQBnSXS+4QAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjWz3L3YthxDankKgSSHkplgb28RaGUux&#10;nbfv9tQeZ2eY+TZfTLYVA/a+caQgnkUgkEpnGqoUfO8+HuYgfNBkdOsIFVzRw6K4vcl1ZtxIXzhs&#10;QyW4hHymFdQhdJmUvqzRaj9zHRJ7J9dbHVj2lTS9HrnctjKJohdpdUO8UOsOVzWW5+3FKvgc9bh8&#10;jN+H9fm0uh52z5v9Okal7u+m5RuIgFP4C8MvPqNDwUxHdyHjRatgniaMHtiIExAcSJM0BXHkw+tT&#10;ArLI5f8Xih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADNjEeI4DAADyCAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZ0l0vuEAAAAKAQAADwAA&#10;AAAAAAAAAAAAAADoBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPYGAAAAAA==&#10;">
-                <v:line id="Line 45" o:spid="_x0000_s1054" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2358,0" to="2358,10351" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAthqHFcIAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE7wt+h/AEb2uqB9FqFBEU&#10;/1x2VcTjo3k21ealNFHrtzcLCx6HmfkNM5k1thQPqn3hWEGvm4AgzpwuOFdwPCy/hyB8QNZYOiYF&#10;L/Iwm7a+Jphq9+RfeuxDLiKEfYoKTAhVKqXPDFn0XVcRR+/iaoshyjqXusZnhNtS9pNkIC0WHBcM&#10;VrQwlN32d6vA/uyu80G+DSOzGjXn0/J035xXSnXazXwMIlATPuH/9lor6MPflXgD5PQNAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAthqHFcIAAADaAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokecolor="#339">
+              <v:group w14:anchorId="1913B229" id="_x0000_s1053" style="position:absolute;left:0;text-align:left;margin-left:446.4pt;margin-top:5.6pt;width:18.55pt;height:81.5pt;z-index:251664384" coordsize="2358,10351" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW+a5N5gIAABMHAAAOAAAAZHJzL2Uyb0RvYy54bWy0VVtv2yAUfp+0/4B4X31LlsaqU3XpRZO6&#10;rVK7H0AwttEwMCCx8+93wHHSpu1UdVoeCJfDuXzfx/HZed8KtGHGciULnJzEGDFJVcllXeCfD9ef&#10;TjGyjsiSCCVZgbfM4vPFxw9nnc5ZqholSmYQOJE273SBG+d0HkWWNqwl9kRpJuGwUqYlDpamjkpD&#10;OvDeiiiN489Rp0ypjaLMWti9HA7xIvivKkbdj6qyzCFRYMjNhdGEceXHaHFG8toQ3XC6S4O8I4uW&#10;cAlB964uiSNobfgzVy2nRllVuROq2khVFacs1ADVJPFRNTdGrXWopc67Wu9hAmiPcHq3W/p9c2cQ&#10;LwucZRhJ0gJHISyCNYDT6ToHmxuj7/Wd2W3Uw8rX21em9f9QCeoDrNs9rKx3iMJmmk1PY9ABhaMk&#10;zqZJmgy40wbIeXaNNld/vxiNYSOf3T6ZToOE7AEl+28o3TdEswC+9QjsUEpHkG65ZGgyHTAKFku5&#10;A8jmFrBCq+6bKgFOsnYqaOMIqxGW54CBUI+w2pdMcm2su2GqRX5SYAF5BO9kc2sdEASmo4knRqpr&#10;LkSQuZCoK/B8mk7DBasEL/2hN7OmXi2FQRsCDyWD33zuSwNnT8xAkLIMzhpGyitZIrfVUKMznMha&#10;MOwj2BYjwaAdtKwciHaEizcaQ0QhIbBn08PoJWjzlSq3Ad2wDywP2/+d7mQ68v3g1fxF9Wgye8S5&#10;fxTI9bAP0h5Q1beK/rJIqmUDkLALY1TnwQI5BtmHCkBQ/upQxZvUApoAoaSzyTwLCZB8fF7JaZJm&#10;oEsvmUkyn2VBlK8rxkBTDKm+opgnhD/RxXX4vaQLT9kjrb1MoutXfWg1SQDiwCsyamjM8CGBiR/T&#10;GRTcQV8GOf1eEwPKEl8lYOib+Dgx42QVJtnnOIZjImmjoMW7cbp0Q8Nfa8PrBgIMTEl1AS+z4uHR&#10;HJLZaS9oLDQY6LzhIey+Er61P14H+8O3bPEHAAD//wMAUEsDBBQABgAIAAAAIQBnSXS+4QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjWz3L3YthxDankKgSSHkplgb28Ra&#10;GUuxnbfv9tQeZ2eY+TZfTLYVA/a+caQgnkUgkEpnGqoUfO8+HuYgfNBkdOsIFVzRw6K4vcl1ZtxI&#10;XzhsQyW4hHymFdQhdJmUvqzRaj9zHRJ7J9dbHVj2lTS9HrnctjKJohdpdUO8UOsOVzWW5+3FKvgc&#10;9bh8jN+H9fm0uh52z5v9Okal7u+m5RuIgFP4C8MvPqNDwUxHdyHjRatgniaMHtiIExAcSJM0BXHk&#10;w+tTArLI5f8Xih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1vmuTeYCAAATBwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZ0l0vuEAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAABABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAE4GAAAAAA==&#10;">
+                <v:line id="Line 45" o:spid="_x0000_s1054" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2358,0" to="2358,10351" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2GocVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6oH0WoUERT/XHZVxOOjeTbV5qU0Ueu3NwsLHoeZ+Q0zmTW2FA+qfeFYQa+bgCDO&#10;nC44V3A8LL+HIHxA1lg6JgUv8jCbtr4mmGr35F967EMuIoR9igpMCFUqpc8MWfRdVxFH7+JqiyHK&#10;Ope6xmeE21L2k2QgLRYcFwxWtDCU3fZ3q8D+7K7zQb4NI7MaNefT8nTfnFdKddrNfAwiUBM+4f/2&#10;Wivow9+VeAPk9A0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2GocVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
-                <v:shape id="Text Box 47" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;top:2749;width:1812;height:4197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAvhhs2sEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9L/gfwgje1lRhZa1GEUFY9KAbBa9DM7bV&#10;ZlKaWOu/N8LC3ubxPme+7GwlWmp86VjBaJiAIM6cKTlXcDpuPr9B+IBssHJMCp7kYbnofcwxNe7B&#10;v9TqkIsYwj5FBUUIdSqlzwqy6IeuJo7cxTUWQ4RNLk2DjxhuKzlOkom0WHJsKLCmdUHZTd+tgk2Y&#10;Xndan9vtLdnft8/D/nLWrVKDfreagQjUhX/xn/vHxPlf8P4lHiAXLwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAL4YbNrBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" stroked="f">
+                <v:shape id="Text Box 47" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;top:2749;width:1812;height:4197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+GGzawQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVGFlrUYRQVj0oBsFr0MzttVmUppY6783wsLe5vE+Z77sbCVaanzpWMFomIAgzpwp&#10;OVdwOm4+v0H4gGywckwKnuRhueh9zDE17sG/1OqQixjCPkUFRQh1KqXPCrLoh64mjtzFNRZDhE0u&#10;TYOPGG4rOU6SibRYcmwosKZ1QdlN362CTZhed1qf2+0t2d+3z8P+ctatUoN+t5qBCNSFf/Gf+8fE&#10;+V/w/iUeIBcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL4YbNrBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="37878DA8" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00187BE5" w:rsidRDefault="009B5FD7" w:rsidP="00F1555B">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00187BE5">
                           <w:rPr>
                             <w:color w:val="000080"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -7939,101 +8609,163 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="09DE99C3" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00DF5530">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>BZar 9 pt, bold</w:t>
+                              <w:t>BZar</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="CC0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 9 </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="CC0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>pt</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="CC0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>, bold</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="46800" rIns="18000" bIns="46800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="268CDF14" id="AutoShape 43" o:spid="_x0000_s1056" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:8.1pt;margin-top:-16.5pt;width:63pt;height:21pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/q+rhxQIAAK4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+7/LRLG2jpdPUNAhp&#10;wLTBD3BjpzE4drDdphviv3PtpKVlLwiRh+Q6vj4+537d3B5agfZMG65kjqOrECMmK0W53Ob4y+dy&#10;MsfIWCIpEUqyHD8zg2+Xb9/c9F3GYtUoQZlGACJN1nc5bqztsiAwVcNaYq5UxyRs1kq3xMJSbwOq&#10;SQ/orQjiMEyDXmnaaVUxY+BvMWzipceva1bZT3VtmEUix8DN+rf27417B8sbkm016RpejTTIP7Bo&#10;CZdw6QmqIJagneavoFpeaWVUba8q1QaqrnnFvAZQE4V/qHlqSMe8FgiO6U5hMv8Ptvq4f9CIU8hd&#10;ipEkLeTobmeVvxolUxegvjMZ+D11D9pJNN29qr4ZJNWqIXLL7rRWfcMIBVqR8w8uDriFgaNo039Q&#10;FOAJwPtYHWrdOkCIAjr4lDyfUsIOFlXwcx5CWCBxFWzFaToD291AsuPhThv7jqkWOSPHPaNb9qh2&#10;kj5C7ldECLWz/jayvzfWp4iOOgn9GmFUtwIyvicCRWm6CL1iyOOZU3zuNIuSqVd56TM99wGgdDby&#10;HK8FxkemjoNUJRfCF5+QqM/x4jq+9jSNEpy6TR9qvd2shEbALsdlGcIzwl64OeSCmGbwo2A5L5K1&#10;3EJzCd76OI6HSeZytZbUu1jCxWADQyHdKQj9GCmXBF/EPxbhYj1fz5NJEqfrSRIWxeSuXCWTtIxm&#10;18W0WK2K6KfjHyVZwyll0kk4NlSU/F3Bjq09tMKppS6kmsuIlPC8jkhwScPXC2g5fr06X6SuLof6&#10;tofNYWiD2OG5ot0o+gxlq9UwNGDIgdEo/YJRDwMjx+b7jmiGkXgvXelDqboJ4xdJCiuM9PnO5nyH&#10;yAqgcmwxGsyVHabSrtN828BNkS8HqVw31twCKU95YDUuYCh4UeMAc1PnfO29fo/Z5S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQAWSgNq3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcWpsURSWNU1UV3DhAC5G4bWI3iRqvo9ht079ne4Lj7I5m3uTryfXibMfQedLwNFcgLNXedNRo&#10;+Nq/zZYgQkQy2HuyGq42wLq4v8sxM/5Cn/a8i43gEAoZamhjHDIpQ91ah2HuB0v8O/jRYWQ5NtKM&#10;eOFw18tEqVQ67IgbWhzstrX1cXdy3Jtuvrc/7l325cehLF+xq5bqqvXjw7RZgYh2in9muOEzOhTM&#10;VPkTmSB61mnCTg2zxYI33QzPCV8qDS8KZJHL/wOKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB/q+rhxQIAAK4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAWSgNq3QAAAAgBAAAPAAAAAAAAAAAAAAAAAB8FAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAKQYAAAAA&#10;" adj="46851,26229" filled="f" strokecolor="red">
+              <v:shape w14:anchorId="268CDF14" id="AutoShape 43" o:spid="_x0000_s1056" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:8.1pt;margin-top:-16.5pt;width:63pt;height:21pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr4rFVaAIAAMYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bT1m2NOkWRLsOA&#10;biva7QMYS7a1SaInKXHarx8lu1263YblIIgm9fjIR+byam8020nnFdqaF0c5Z9I2KJTtav7t6/rd&#10;OWc+gBWg0cqaP0rPr5Zv31yOQyUX2KMW0jECsb4ah5r3IQxVlvmmlwb8EQ7SkrNFZyCQ6bpMOBgJ&#10;3ehskedlNqITg8NGek9fbyYnXyb8tpVN+NK2Xgama07cQjpdOjfxzJaXUHUOhl41Mw34BxYGlKWk&#10;L1A3EIBtnfoLyqjGocc2HDVoMmxb1chUA1VT5H9U89DDIFMt1Bw/vLTJ/z/Y5vPuzjElSLuSMwuG&#10;NLreBkyp2clxbNA4+IriHoY7F0v0wy02PzyzuOrBdvLaORx7CYJoFTE+e/UgGp6ess34CQXBA8Gn&#10;Xu1bZyIgdYHtkySPL5LIfWANfTzPqS0kXEOuRVme0T1mgOr58eB8+CDRsHip+ShFJ+9xa8U9ab8C&#10;rXEbUjbY3fqQJBJznSC+F5y1RpPiO9CsKMuLPFVMOh4ELQ6DzoqT41Tl65jjwxgCKs9mnnNaYvzM&#10;NHKwuFZap+HTlo01vzhdnCaaHrUS0Zla7brNSjtG7Gq+Xuf0m2FfhUXkG/D9FCfoFqOgMirQcmll&#10;Uh/nx1BFrd5bkUICKD3diaG2s3hRr0n3sN/sp/FYRMwo5gbFI8npcFomWn669OieOBtpkWruf27B&#10;Sc70RxtHgiSMm5eMk5IsztyhZ3PoAdsQVM0DZ9N1FaZt3Q5OdT1lKlKbLMYpbVUgUmneJlazQcuS&#10;hmRe7LiNh3aK+v33s/wFAAD//wMAUEsDBBQABgAIAAAAIQAWSgNq3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcWpsURSWNU1UV3DhAC5G4bWI3iRqvo9ht079ne4Lj7I5m&#10;3uTryfXibMfQedLwNFcgLNXedNRo+Nq/zZYgQkQy2HuyGq42wLq4v8sxM/5Cn/a8i43gEAoZamhj&#10;HDIpQ91ah2HuB0v8O/jRYWQ5NtKMeOFw18tEqVQ67IgbWhzstrX1cXdy3Jtuvrc/7l325cehLF+x&#10;q5bqqvXjw7RZgYh2in9muOEzOhTMVPkTmSB61mnCTg2zxYI33QzPCV8qDS8KZJHL/wOKXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDr4rFVaAIAAMYEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWSgNq3QAAAAgBAAAPAAAAAAAAAAAAAAAAAMIE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" adj="46851,26229" filled="f" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
                 <v:textbox inset=".5mm,1.3mm,.5mm,1.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="09DE99C3" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00DF5530">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>BZar 9 pt, bold</w:t>
+                        <w:t>BZar</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="CC0000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 9 </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="CC0000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>pt</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="CC0000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>, bold</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009B5FD7" w:rsidRPr="00A5540E">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">جدول 1- </w:t>
       </w:r>
       <w:r w:rsidR="00555BBB">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
@@ -8590,101 +9322,163 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6EC6813A" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00A5540E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>BZar 9 pt Bold</w:t>
+                              <w:t>BZar</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="CC0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 9 </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="CC0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>pt</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="CC0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Bold</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="46800" rIns="18000" bIns="46800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0556D584" id="AutoShape 48" o:spid="_x0000_s1057" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:11.2pt;margin-top:160.35pt;width:62.4pt;height:21pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4HCvFxgIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0nvpS52bUKQo7GQZ0&#10;W9FuH6BYsq1NljxJidMO+/dRspMl68swzA+2ZFHkOeQhb24PrUB7pg1XMsPRVYgRk6WiXNYZ/vJ5&#10;M1lgZCyRlAglWYafmcG3q7dvbvouZbFqlKBMI3AiTdp3GW6s7dIgMGXDWmKuVMckHFZKt8TCVtcB&#10;1aQH760I4jCcBb3StNOqZMbA32I4xCvvv6pYaT9VlWEWiQwDNuvf2r+37h2sbkhaa9I1vBxhkH9A&#10;0RIuIejJVUEsQTvNX7lqeamVUZW9KlUbqKriJfMcgE0U/sHmqSEd81wgOaY7pcn8P7flx/2DRpxC&#10;7SKMJGmhRnc7q3xolCxcgvrOpGD31D1oR9F096r8ZpBUeUNkze60Vn3DCAVYkbMPLi64jYGraNt/&#10;UBTcE3Dvc3WodOscQhbQwZfk+VQSdrCohJ/zZZwsoHAlHMWz2Tz0JQtIerzcaWPfMdUit8hwz2jN&#10;HtVO0keofU6EUDvro5H9vbG+RHTkSehX4Fy1Aiq+JwJNonkUTa9HTZxZxedW83A5TV7bXJ/bRDOA&#10;6lNB0jEuQD5CdSCk2nAhvPqERH2Gl9N46nEaJTh1hz7Xut7mQiOAl+HNJoRndHth5jwXxDSDHYXV&#10;ALDlFrpL8DbDC3d31Lsr1lpSH90SLoY1IBTSBYXcj6lyVfAq/rEMl+vFepFMkni2niRhUUzuNnky&#10;mW2i+bS4LvK8iH46/FGSNpxSJh2FY0dFyd8pduztoRdOPXVB1VxmZAPP64wElzBAkp7V8evZeZU6&#10;YQ4Ct4ftYegDLwCn2q2iz6BbrYapAVMOFo3SLxj1MDEybL7viGYYiffSad+lGEaM3yQz2GGkz0+2&#10;5ydEluAqwxajYZnbYSztOs3rBiJFXg5SuXasuD021oBq7DKYCp7UOMHc2Dnfe6vfc3b1CwAA//8D&#10;AFBLAwQUAAYACAAAACEAe8HHId8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCrqEKq0hDhVS+FSiQNtubvxEkfE6yh2m8DXsz3BcXdGM/OK5ehaccY+NJ4U3E8TEEiVNw3V&#10;Cg7717sFiBA1Gd16QgXfGGBZXl8VOjd+oHc872ItOIRCrhXYGLtcylBZdDpMfYfE2qfvnY589rU0&#10;vR443LUyTZJMOt0QN1jd4bPF6mt3cty7ssNkkzy+/XysX2brcZNNFt1WqdubcfUEIuIY/8xwmc/T&#10;oeRNR38iE0SrgEGigoc0mYO4yOmMSY78ydI5yLKQ/wHKXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB4HCvFxgIAAK8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB7wcch3wAAAAgBAAAPAAAAAAAAAAAAAAAAACAFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAALAYAAAAA&#10;" adj="-26169,26126" filled="f" strokecolor="red">
+              <v:shape w14:anchorId="0556D584" id="AutoShape 48" o:spid="_x0000_s1057" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:11.2pt;margin-top:160.35pt;width:62.4pt;height:21pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtJThKZwIAAMcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD03tpOc6tRpyjSZRjQ&#10;bUW7fYAiybY2SfQkJU779aNkN0vXt2F5ECiTOjzkIXN1fTCa7KXzCmxFi/OcEmk5CGWbin7/tjlb&#10;UuIDs4JpsLKiT9LT69X7d1d9V8oJtKCFdARBrC/7rqJtCF2ZZZ630jB/Dp206KzBGRbw6ppMONYj&#10;utHZJM/nWQ9OdA649B6/3g5Oukr4dS15+FrXXgaiK4rcQjpdOrfxzFZXrGwc61rFRxrsH1gYpiwm&#10;PULdssDIzqk3UEZxBx7qcM7BZFDXistUA1ZT5H9V89iyTqZasDm+O7bJ/z9Y/mV/74gSqF1BiWUG&#10;NbrZBUipyXQZG9R3vsS4x+7exRJ9dwf8pycW1i2zjbxxDvpWMoG0ihifvXoQLx6fkm3/GQTCM4RP&#10;vTrUzkRA7AI5JEmejpLIQyAcPy4uJ9MlCsfRNZnPF3mSLGPly+PO+fBRgiHRqGgvRSMfYGfFA2q/&#10;ZlrDLqRsbH/nQ5JIjHUy8QNrro1GxfdMk7NiURSzi3EmTqImp1GL/HI2fRtzcRpTzJFqagUrx7xI&#10;+YVqJGFho7RO06ct6St6OZvMEk8PWonoTL12zXatHUF6Fd1scvyNsK/CIvIt8+0QJ9AaCBoVcLu0&#10;MhVdxrfjvEexPliRsgem9GAjQ21H9aJgg/DhsD0M85EaE9XcgnhCPR0M24Tbj0YL7pmSHjepov7X&#10;jjlJif5k40zE1Lh66TKd440Sd+rZnnqY5QhV0UDJYK7DsK67zqmmxUxFapOFOKa1Ci8DN7Aa+eO2&#10;oPVqHU/vKerP/8/qNwAAAP//AwBQSwMEFAAGAAgAAAAhAHvBxyHfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6hCqtIQ4VUvhUokDbbm78RJHxOsodpvA17M9wXF3RjPz&#10;iuXoWnHGPjSeFNxPExBIlTcN1QoO+9e7BYgQNRndekIF3xhgWV5fFTo3fqB3PO9iLTiEQq4V2Bi7&#10;XMpQWXQ6TH2HxNqn752OfPa1NL0eONy1Mk2STDrdEDdY3eGzxeprd3Lcu7LDZJM8vv18rF9m63GT&#10;TRbdVqnbm3H1BCLiGP/McJnP06HkTUd/IhNEq4BBooKHNJmDuMjpjEmO/MnSOciykP8Byl8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7SU4SmcCAADHBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAe8HHId8AAAAIAQAADwAAAAAAAAAAAAAAAADB&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" adj="-26169,26126" filled="f" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
                 <v:textbox inset=".5mm,1.3mm,.5mm,1.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="6EC6813A" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00A5540E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>BZar 9 pt Bold</w:t>
+                        <w:t>BZar</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="CC0000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 9 </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="CC0000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>pt</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="CC0000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Bold</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5172A797" wp14:editId="7FD9FDA7">
             <wp:extent cx="3105150" cy="2352675"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="57" name="Picture 57"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8760,80 +9554,118 @@
       </w:r>
       <w:r w:rsidRPr="00A94C09">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تغييرات </w:t>
       </w:r>
       <w:r w:rsidR="0023485F">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>کسر احیا بر حسب زمان در دماهای مختلف</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 9 pt, Bold)</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="00A003E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، اندازه فونت </w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00C1604C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
@@ -8994,57 +9826,57 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="58DA0E5C" id="Group 49" o:spid="_x0000_s1058" style="position:absolute;left:0;text-align:left;margin-left:440.1pt;margin-top:9.3pt;width:84.3pt;height:13.2pt;z-index:251668480" coordorigin="10190,8666" coordsize="1686,264" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN6IdUowMAACMJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu2zgQfS+w/0DoXdFlZdkS4hSJL0GB&#10;bBug7QfQEiURK5EqSUdOF/vvOxxKjp0WbZoC6weZ1JDDOTNnDnX59tC15IEpzaVYetFF6BEmClly&#10;US+9z5+2/sIj2lBR0lYKtvQemfbeXv3x5nLocxbLRrYlUwScCJ0P/dJrjOnzINBFwzqqL2TPBBgr&#10;qTpqYKrqoFR0AO9dG8RhmAaDVGWvZMG0hrdrZ/Su0H9VscJ8qCrNDGmXHsRm8KnwubPP4OqS5rWi&#10;fcOLMQz6iig6ygUcenS1poaSveLfuOp4oaSWlbkoZBfIquIFQwyAJgqfoblVct8jljof6v6YJkjt&#10;szy92m3x/uFeEV4uvblHBO2gRHgqSTKbm6Gvc1hyq/qP/b1yAGF4J4u/NZiD53Y7r91ishv+kiX4&#10;o3sjMTeHSnXWBaAmByzB47EE7GBIAS+jcB6mEVSqAFuUztNkrFHRQCHttiiMMrCDeZGmqStg0Wym&#10;/ekidZvjNLHGgObuXIx1jM0CA77pp5Tq30vpx4b2DCulbb7GlGZTSu+4YGSGSOzBsGIl7hXmV+ca&#10;MvvTZJ2gzmIERvNjzo6YMR1HxDTvlTa3THbEDpZeC2FgJejDnTYuOdMSWxght7xt4T3NW0GGpZfN&#10;4hlu0LLlpTVam1b1btUq8kBtU8Fvgcjg3LNlQF5RorOG0XIjSmIee+CDUZyKumWePUF3HmkZSEfH&#10;SldLQ3n7wsVwYitsRJAJADSOXN/9k4XZZrFZJH4Spxs/Cddr/3q7Svx0G81n6z/Xq9U6+teCi5K8&#10;4WXJhMU3aUCUvIwQoxq57j2qwDGRwbl3pCMEO/1j0EBMRwLHyp0sH5Eb+B44+j+R1TadE4BPllg3&#10;8kBmkS3JyFgrAMQc4D30oCOF0wEi5KqBirJrpeRgaw3NhDsRAZDdaccE8wVcn8/h2jjr8InraTi1&#10;d/wTsivQ/h+R/YyrZ5Te4m8Uj7Nljm0n1f0R/6I4CW/izN+mi7mfbJOZn83DhQ/ydZOlYZIl6+05&#10;/1Al3FUItHkt/36hb8Pv9m3HDVzJLe9AYW13jwI8NjE29NijMD4huA1/Ivb0/z2Cm8PugDdOhDpm&#10;aeE4T5QEkQIawvcEDBqpvoJGwN0MMvFlTxUoRvtOWHLZuOAydxOQH5ioU8vu1EJFAa5Adzzihivj&#10;PgD2veJ1Ayc5Ogt5DTdVxVEYn6ICKHaCjQgjvIkR3vjVYK/60zmuf/q2ufoPAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAFFhwg3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3U1t&#10;yxKzKaWopyLYCuJtm0yT0OxsyG6T9N87PelxeB9vvpetJ9eKAfvQeDKQzBQIpMKXDVUGvg5vTxpE&#10;iJZK23pCA1cMsM7v7zKbln6kTxz2sRJcQiG1BuoYu1TKUNTobJj5Domzk++djXz2lSx7O3K5a+Vc&#10;qZV0tiH+UNsOtzUW5/3FGXgf7bh5Tl6H3fm0vf4clh/fuwSNeXyYNi8gIk7xD4abPqtDzk5Hf6Ey&#10;iNaA1mrOKAd6BeIGqIXmMUcDi6UCmWfy/4T8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AE3oh1SjAwAAIwkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAAUWHCDfAAAACgEAAA8AAAAAAAAAAAAAAAAA/QUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAJBwAAAAA=&#10;">
-                <v:line id="Line 50" o:spid="_x0000_s1059" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10190,8924" to="11876,8930" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA4jSZAcEAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP3YrCMBSE7xd8h3AE79ZUwaLVKKII&#10;yroX/jzAsTm2xeakJFHr25sFYS+HmfmGmS1aU4sHOV9ZVjDoJyCIc6srLhScT5vvMQgfkDXWlknB&#10;izws5p2vGWbaPvlAj2MoRISwz1BBGUKTSenzkgz6vm2Io3e1zmCI0hVSO3xGuKnlMElSabDiuFBi&#10;Q6uS8tvxbhTsDzdX2LTeyfGId9fT7yVdD36U6nXb5RREoDb8hz/trVYwgb8r8QbI+RsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;Y29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQDiNJkBwQAAANoAAAAPAAAAAAAAAAAAAAAA&#10;AKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjwMAAAAA&#10;" strokecolor="navy">
+              <v:group w14:anchorId="58DA0E5C" id="Group 49" o:spid="_x0000_s1058" style="position:absolute;left:0;text-align:left;margin-left:440.1pt;margin-top:9.3pt;width:84.3pt;height:13.2pt;z-index:251668480" coordorigin="10190,8666" coordsize="1686,264" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeCyXO+QIAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxfbUdNU5i1am69EWT&#10;uq1Sux9AMLbRMDAgsbtfvwOcNOmmteqk+YMFHNxxz/PccXY+dAJtmbFcyRJnJylGTFJVcdmU+NvD&#10;9Yc5RtYRWRGhJCvxI7P4fPn+3VmvCzZRrRIVMwicSFv0usStc7pIEktb1hF7ojSTYKyV6YiDqWmS&#10;ypAevHcimaRpnvTKVNooyqyF1ctoxMvgv64ZdV/r2jKHRInhbi78Tfiv/T9ZnpGiMUS3nI7XIG+4&#10;RUe4hKB7V5fEEbQx/DdXHadGWVW7E6q6RNU1pyzkANlk6bNsboza6JBLU/SN3sME0D7D6c1u6Zft&#10;nUG8KvEMI0k6oChERacLj02vmwK23Bh9r+9MTBCGt4p+t2BOntv9vImb0br/rCrwRzZOBWyG2nTe&#10;BWSNhkDB454CNjhEYTFLZ2meAVMUbFk+y09HjmgLRPpjWZotwA7meZ7nkUDaXu3O5/M8Hp7kp96Y&#10;kCLGDXcd7+YTA73ZJ0jtv0F63xLNAlPW4zVCuthBesslQ9OQiQ8MO1byzgR8bWEB2RfBOsh6MQmJ&#10;kWKP2T7nAMc+Y1JoY90NUx3ygxILuEZggmxvrYvg7LZ4YqS65kLAOimERH2JF9PJNBywSvDKG73N&#10;mma9EgZtiS8q+OYhM4h7tA3EK6vgrGWkupIVco8a9OAMJ7IRDPsItsNIMGgdHasil45w8crNEFHI&#10;oMKIYqR1rarHAC4wHkj+T2x71cYKevDMfFQDmmY+p5FyX0HIDbAOIo6oxkJCUq1agIRdGKN6Dxao&#10;MZwMGYBaYvF5P68Uy2wGffeoRHZiydNdfUxeUIuB5vk3tRyRfaSJ6/CN1Xe0zdN1oLM/E+iG9RBa&#10;UhaE7tOOnCKjYgOHBwcGrTI/QUTQvEFHPzbEgKTEJ+nBm4MqodvHCegTJubQsj60EEnBFQgTozhc&#10;ufhCbLThTQuRIl1SXUArq3monKdbjQKEbjI2RGjVoe+Mz4p/Cw7nYdfT47f8BQAA//8DAFBLAwQU&#10;AAYACAAAACEABRYcIN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91N&#10;bcsSsymlqKci2AribZtMk9DsbMhuk/TfOz3pcXgfb76XrSfXigH70HgykMwUCKTClw1VBr4Ob08a&#10;RIiWStt6QgNXDLDO7+8ym5Z+pE8c9rESXEIhtQbqGLtUylDU6GyY+Q6Js5PvnY189pUseztyuWvl&#10;XKmVdLYh/lDbDrc1Fuf9xRl4H+24eU5eh935tL3+HJYf37sEjXl8mDYvICJO8Q+Gmz6rQ85OR3+h&#10;MojWgNZqzigHegXiBqiF5jFHA4ulApln8v+E/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDeCyXO+QIAAEQHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAFFhwg3wAAAAoBAAAPAAAAAAAAAAAAAAAAAFMFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
+                <v:line id="Line 50" o:spid="_x0000_s1059" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10190,8924" to="11876,8930" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDiNJkBwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcATv1lTBotUoogjKuhf+PMCxObbF5qQkUevbmwVhL4eZ+YaZLVpTiwc5X1lWMOgnIIhz&#10;qysuFJxPm+8xCB+QNdaWScGLPCzmna8ZZto++UCPYyhEhLDPUEEZQpNJ6fOSDPq+bYijd7XOYIjS&#10;FVI7fEa4qeUwSVJpsOK4UGJDq5Ly2/FuFOwPN1fYtN7J8Yh319PvJV0PfpTqddvlFESgNvyHP+2t&#10;VjCBvyvxBsj5GwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOI0mQHBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
-                <v:shape id="Text Box 51" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:10778;top:8666;width:606;height:226;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAX/lokcEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQW/CMAyF70j7D5En7QYp24RQISA2dRLXsWlnqzFN&#10;oXaqJkD37+cD0m623vN7n9fbkTtzpSG1URzMZwUYkjr6VhoH318f0yWYlFE8dlHIwS8l2G4eJmss&#10;fbzJJ10PuTEaIqlEByHnvrQ21YEY0yz2JKod48CYdR0a6we8aTh39rkoFpaxFW0I2NN7oPp8uLCD&#10;Kp2Or/Nqzy/c/qDlcPaXt8q5p8dxtwKTacz/5vv13iu+0usvOoDd/AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAF/5aJHBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" stroked="f">
+                <v:shape id="Text Box 51" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:10778;top:8666;width:606;height:226;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBf+WiRwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvSPsPkSftBinbhFAhIDZ1EtexaWerMU2hdqomQPfv5wPSbrbe83uf19uRO3OlIbVRHMxnBRiS&#10;OvpWGgffXx/TJZiUUTx2UcjBLyXYbh4mayx9vMknXQ+5MRoiqUQHIee+tDbVgRjTLPYkqh3jwJh1&#10;HRrrB7xpOHf2uSgWlrEVbQjY03ug+ny4sIMqnY6v82rPL9z+oOVw9pe3yrmnx3G3ApNpzP/m+/Xe&#10;K77S6y86gN38AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF/5aJHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="6DCA6275" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00DB46EF" w:rsidRDefault="009B5FD7" w:rsidP="00FA2081">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DB46EF">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
@@ -9093,84 +9925,122 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نتيجه</w:t>
       </w:r>
       <w:r w:rsidRPr="00046EA2">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>گيري</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7880D7A2" w14:textId="77777777" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00501800" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01DD4D4E" w14:textId="3F8D8EA7" w:rsidR="009B5FD7" w:rsidRPr="00FA2081" w:rsidRDefault="009B5FD7" w:rsidP="00E0214C">
@@ -9271,86 +10141,124 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA2081">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قدرداني</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F470D9F" w14:textId="77777777" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00501800" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E24A0D" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="00FA2081" w:rsidRDefault="009B5FD7" w:rsidP="00E0214C">
@@ -9449,84 +10357,122 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E51179">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مراجع</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(B Zar 1</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt, Bold)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A003E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
       </w:r>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BZar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A003E6" w:rsidRPr="007E251A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اندازه فونت 10و ضخیم)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665180D6" w14:textId="1402EB82" w:rsidR="00501800" w:rsidRPr="00B21324" w:rsidRDefault="00A86EEB" w:rsidP="00501800">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9643,78 +10589,78 @@
                             <a:headEnd type="triangle" w="sm" len="med"/>
                             <a:tailEnd type="triangle" w="sm" len="med"/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4065B537" id="Group 52" o:spid="_x0000_s1061" style="position:absolute;left:0;text-align:left;margin-left:-70.5pt;margin-top:6.6pt;width:71.25pt;height:14.6pt;z-index:251667456" coordorigin="2,8812" coordsize="1425,292" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCV7+RFnAMAABcJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu3DYQfS/QfyD4LutiaVcSLAf2XowA&#10;TmLA6QdwJUoiKpEKybXWLfrvGZJarddtEzcBug9aUkMOZ86cM9TVu0PfoScqFRO8wOFFgBHlpagY&#10;bwr82+etl2KkNOEV6QSnBX6mCr+7/vWXq3HIaSRa0VVUInDCVT4OBW61HnLfV2VLe6IuxEA5GGsh&#10;e6JhKhu/kmQE733nR0Gw8Echq0GKkioFb9fOiK+t/7qmpf5U14pq1BUYYtP2Ke1zZ57+9RXJG0mG&#10;lpVTGOQHougJ43Do7GpNNEF7yf7mqmelFErU+qIUvS/qmpXU5gDZhMGrbO6k2A82lyYfm2GGCaB9&#10;hdMPuy0/Pj1IxKoCxxhx0kOJ7KkoiQw249DksORODo/Dg3QJwvBelL8rMPuv7WbeuMVoN34QFfgj&#10;ey0sNoda9sYFZI0OtgTPcwnoQaMSXmZBnC4TjEowhWkSR1OJyhbqaHZFGIEpTUMbH8nLdjNtDeNo&#10;2hhl1uiT3B1pw5zCMjkB1dQJTfVzaD62ZKC2SMpANaEJkTg0P5vMbsUBJZcOULvKoIn0Ad5DmhYc&#10;5UBFXKxawht6I6UYW0oqCC80OyGJeatLQhkn30M5CUGBZ4gdoU6WC4dzdHkOF8kHqfQdFT0ygwJL&#10;kJENkjzdK21iOS0xBVWiY9WWdZ2dyGa36iR6IiC5rf3Z8F8t67hZzIXZ5jy6NxAdnGFsJk4roT+z&#10;MIqD2yjztot06cXbOPGyZZB6QZjdZosgzuL19i8TYBjnLasqyu8Zp0c5h/HbCjw1FidEK2g0AiET&#10;YJXN61+TDOzvn5LsmYbu1rEeGDsvIrkp64ZXkDbJNWGdG/vn4VuUAYPjv0XFksDU3TFAH3YHK94w&#10;OZJrJ6pnoIUUUDdoeNCaYdAK+QdGI7S5AqsveyIpRt17bqhl4oK+6CYBzDCSLy27lxbCS3BVYI2R&#10;G66066X7QbKmhZMcmbm4AdHXzHLF8NZFNZEYxPc/qRAI7lRo+ZDER5BApyv+IKEAJrg36cj1nSwM&#10;rBPHTtOwTl3Hdqq555wUMomoA0p+S0SzFEje8f/AvPR47pkK4eaYCDaRDennAZqxlgy6Swf1B26r&#10;HmhA4d7uaWWgmdn4lsWQ6TcUG2SbdJPGXhwtNl4crNfezXYVe4ttuEzWl+vVah2eK9b0gZ9XrMlh&#10;BvKFoFxzgpC/IyjHU9OPplvCjuzta3U4fSmY6/3l3K46fc9cfwUAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALBy38beAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAUhO+F/oflFXrTTWIskmYjIm1P&#10;UqgWirdn9pkEs29Ddk3iv+96ao/DDDPf5OvJtGKg3jWWFcTzCARxaXXDlYLvw/tsBcJ5ZI2tZVJw&#10;Iwfr4vEhx0zbkb9o2PtKhBJ2GSqove8yKV1Zk0E3tx1x8M62N+iD7CupexxDuWllEkUv0mDDYaHG&#10;jrY1lZf91Sj4GHHcLOK3YXc5b2/Hw/LzZxeTUs9P0+YVhKfJ/4Xhjh/QoQhMJ3tl7USrYBancTjj&#10;g7NIQNwTSxAnBWmSgixy+f9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCV7+RFnAMA&#10;ABcJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCwct/G&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAAPYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AQcAAAAA&#10;">
-                <v:shape id="Text Box 53" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:518;top:8812;width:576;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAZ4H/PMAA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPX2vCQBDE3wv9DscKvtWLVUtJPaWVFHz1D31ecmsu&#10;mt0LuVPjt+8Jgo/DzPyGmS97btSFulB7MTAeZaBISm9rqQzsd79vn6BCRLHYeCEDNwqwXLy+zDG3&#10;/iobumxjpRJEQo4GXIxtrnUoHTGGkW9JknfwHWNMsqu07fCa4Nzo9yz70Iy1pAWHLa0claftmQ0U&#10;4XiYjos1T7j+Q83uZM8/hTHDQf/9BSpSH5/hR3ttDczgfiXdAL34BwAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAZ4H/PMAAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" stroked="f">
+              <v:group w14:anchorId="4065B537" id="Group 52" o:spid="_x0000_s1061" style="position:absolute;left:0;text-align:left;margin-left:-70.5pt;margin-top:6.6pt;width:71.25pt;height:14.6pt;z-index:251667456" coordorigin="2,8812" coordsize="1425,292" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJqf7C9gIAADgHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxffVL4y616lRd+qJJ&#10;3Vap3Q8gGNtoGBiQONmv3wFO0mZVV3XS8sEC7jjuee65y9n5uhdoxYzlSlY4O0oxYpKqmsu2wt8f&#10;rj9MMbKOyJoIJVmFN8zi89n7d2eDLlmuOiVqZhAEkbYcdIU753SZJJZ2rCf2SGkmwdgo0xMHW9Mm&#10;tSEDRO9FkqfpSTIoU2ujKLMWTi+jEc9C/KZh1H1rGsscEhWG3Fz4mvBd+G8yOyNla4juOB3TIG/I&#10;oidcwqO7UJfEEbQ0/I9QPadGWdW4I6r6RDUNpyxgADRZeoDmxqilDljacmj1jiag9oCnN4elX1d3&#10;BvG6whOMJOmhROFVVOSem0G3JbjcGH2v70wECMtbRX9YMCeHdr9vozNaDF9UDfHI0qnAzboxvQ8B&#10;qNE6lGCzKwFbO0Th8DSdTD8WGFEwZdNiko8loh3U0d/KMQLTdJqF/EhJu6vxajbJx4v5aTAmpIxP&#10;hjTHtDwmkJrds2n/jc37jmgWimQ9VSObkElk88Ej+6TWqDiOhAYvzyZyazgHmIEcG0lFUs07Ilt2&#10;YYwaOkZqSC/zNwHE7moEYX2Qv7FcZNCBTxjbUl18PIk858dP6SKlNtbdMNUjv6iwgTYKSZLVrXU+&#10;l72LL6hVgtfXXIiwMe1iLgxaEWi56/AL6R+4CemdpfLXYkR/EkB6XBGhWy/WQZxZsSVvoeoNwDYq&#10;tjKMHlh0yvzCaIA2rrD9uSSGYSQ+S0/dNE1938dNCjuMzGPL4rGFSAqhKuwwisu5i7NiqQ1vO3gp&#10;FkuqCxB1wwMXvi4xqzF/ENd/UhkUMKrslkuGismWJNDhXN4Z4NUn9yqdxL46zdIQhJRbley7KnTi&#10;rqf2ChhFIiCFl0SyKzUphUQDtHoB/fqyfKB2ULLn5AOTUdaAj5S+R65kjdxGw7BxhkP3CKg/vGB7&#10;kAGD/6We1T4IKR3h4pXOgPQZRcZCe8GOYySswniG1ZP5/3gfvPZ/eLPfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAsHLfxt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBSE74X+h+UVetNNYiyS&#10;ZiMibU9SqBaKt2f2mQSzb0N2TeK/73pqj8MMM9/k68m0YqDeNZYVxPMIBHFpdcOVgu/D+2wFwnlk&#10;ja1lUnAjB+vi8SHHTNuRv2jY+0qEEnYZKqi97zIpXVmTQTe3HXHwzrY36IPsK6l7HEO5aWUSRS/S&#10;YMNhocaOtjWVl/3VKPgYcdws4rdhdzlvb8fD8vNnF5NSz0/T5hWEp8n/heGOH9ChCEwne2XtRKtg&#10;FqdxOOODs0hA3BNLECcFaZKCLHL5/0DxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMmp&#10;/sL2AgAAOAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALBy38beAAAACAEAAA8AAAAAAAAAAAAAAAAAUAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;">
+                <v:shape id="Text Box 53" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:518;top:8812;width:576;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBngf88wAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8JA&#10;EMTfC/0Oxwq+1YtVS0k9pZUUfPUPfV5yay6a3Qu5U+O37wmCj8PM/IaZL3tu1IW6UHsxMB5loEhK&#10;b2upDOx3v2+foEJEsdh4IQM3CrBcvL7MMbf+Khu6bGOlEkRCjgZcjG2udSgdMYaRb0mSd/AdY0yy&#10;q7Tt8Jrg3Oj3LPvQjLWkBYctrRyVp+2ZDRTheJiOizVPuP5Dze5kzz+FMcNB//0FKlIfn+FHe20N&#10;zOB+Jd0AvfgHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ4H/PMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="36159517" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRPr="001A744C" w:rsidRDefault="009B5FD7" w:rsidP="00FA2081">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001A744C">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>25 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:line id="Line 54" o:spid="_x0000_s1063" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2,9104" to="1427,9104" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAk6sNc8IAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP3YrCMBSE7wXfIZwF7zRVsEg1lWVF&#10;UFYv/HmAs83pDzYnJYnafXuzsODlMDPfMKt1b1rxIOcbywqmkwQEcWF1w5WC62U7XoDwAVlja5kU&#10;/JKHdT4crDDT9sknepxDJSKEfYYK6hC6TEpf1GTQT2xHHL3SOoMhSldJ7fAZ4aaVsyRJpcGG40KN&#10;HX3VVNzOd6PgcLq5yqbtXi7mvC8vx590M/1WavTRfy5BBOrDO/zf3mkFKfxdiTdA5i8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAk6sNc8IAAADaAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokecolor="navy">
+                <v:line id="Line 54" o:spid="_x0000_s1063" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2,9104" to="1427,9104" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTqw1zwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvBd8hnAXvNFWwSDWVZUVQVi/8eYCzzekPNiclidp9e7Ow4OUwM98wq3VvWvEg5xvLCqaTBARx&#10;YXXDlYLrZTtegPABWWNrmRT8kod1PhysMNP2ySd6nEMlIoR9hgrqELpMSl/UZNBPbEccvdI6gyFK&#10;V0nt8BnhppWzJEmlwYbjQo0dfdVU3M53o+BwurnKpu1eLua8Ly/Hn3Qz/VZq9NF/LkEE6sM7/N/e&#10;aQUp/F2JN0DmLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTqw1zwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC87638" w14:textId="5FBD886A" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00501800">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43626">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -9899,95 +10845,99 @@
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توصیه می گردد برای مقالات چاپ شده در مجلات </w:t>
       </w:r>
       <w:r w:rsidR="00A743EB">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A743EB">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A743EB">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A743EB">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مقاله نیز ذکر گردد. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B43626">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">براي مراجع فارسي، از فونت </w:t>
       </w:r>
       <w:r w:rsidRPr="00B43626">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(B </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B43626">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10pt)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B43626">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> استفاده گردد.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B43626">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
@@ -10006,50 +10956,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="05273C1A" w14:textId="2EE14289" w:rsidR="004A67BB" w:rsidRDefault="004A67BB" w:rsidP="004A67BB">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>برا</w:t>
       </w:r>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مقاله ها</w:t>
       </w:r>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
@@ -10162,78 +11113,141 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="286C3270" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7" w:rsidP="00804230">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A1D9E1" w14:textId="1FB45E50" w:rsidR="004A67BB" w:rsidRDefault="004A67BB" w:rsidP="004A67BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[1] Yadav, S., Srishilan, C. &amp; Shukla, A.K., “Thermodynamic Model of MIDREX Ironmaking Process Using FactSageTM and Macro Facility”.  Metall Mater Trans B, (2023), 54, 3508–3525. </w:t>
+        <w:t xml:space="preserve">[1] Yadav, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Srishilan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. &amp; Shukla, A.K., “Thermodynamic Model of MIDREX Ironmaking Process Using </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FactSageTM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Macro Facility”.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Metall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mater Trans B, (2023), 54, 3508–3525. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00D4648B" w:rsidRPr="002F229E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11663-023-02928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58948CBD" w14:textId="2CC01226" w:rsidR="00501800" w:rsidRDefault="004A67BB" w:rsidP="004A67BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">[2] Qiu, D., Wei, S., Elsherbiny, A.A. et al., “Experimental and Numerical Simulation Study on Reduction of Pellets Based on X-ray Micro-computed Tomography”. Metall Mater Trans B, (2023), 54, 3299–3311.  </w:t>
+        <w:t xml:space="preserve">[2] Qiu, D., Wei, S., Elsherbiny, A.A. et al., “Experimental and Numerical Simulation Study on Reduction of Pellets Based on X-ray Micro-computed Tomography”. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Metall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mater Trans B, (2023), 54, 3299–3311.  </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00D4648B" w:rsidRPr="002F229E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11663-023-02908-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13FFFF1F" w14:textId="5EEAF345" w:rsidR="00D4648B" w:rsidRPr="00B43626" w:rsidRDefault="00D4648B" w:rsidP="00D4648B">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -10503,51 +11517,83 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">[3] </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mishra, B., Singh, A.K., Mahobia, G.S. “Carbothermic Reduction and Kinetics of a Lean Grade Multimetallic Magnetite Ore”. Proceedings of the International Conference on Metallurgical Engineering and Centenary Celebration. METCENT 2023</w:t>
+        <w:t xml:space="preserve">Mishra, B., Singh, A.K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1A2E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mahobia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1A2E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G.S. “Carbothermic Reduction and Kinetics of a Lean Grade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1A2E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Multimetallic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1A2E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Magnetite Ore”. Proceedings of the International Conference on Metallurgical Engineering and Centenary Celebration. METCENT 2023</w:t>
       </w:r>
       <w:r w:rsidR="0026558B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Singapore.</w:t>
       </w:r>
       <w:r w:rsidR="0032038F" w:rsidRPr="0032038F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032038F" w:rsidRPr="0032038F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(2024). </w:t>
       </w:r>
@@ -11357,210 +12403,195 @@
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>" پایان نامه کارشناسی ارشد، دانشگاه سمنان، 1390</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BB6EA2" w14:textId="77777777" w:rsidR="00E60840" w:rsidRPr="00F264E8" w:rsidRDefault="00E60840" w:rsidP="00E60840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:bidi/>
         <w:spacing w:after="120"/>
         <w:ind w:right="28"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E60840" w:rsidRPr="00F264E8" w:rsidSect="00F15A85">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1699" w:right="1699" w:bottom="1699" w:left="1411" w:header="360" w:footer="706" w:gutter="0"/>
       <w:cols w:space="567"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E943CA2" w14:textId="77777777" w:rsidR="002D0765" w:rsidRDefault="002D0765">
+    <w:p w14:paraId="15637D4F" w14:textId="77777777" w:rsidR="00E63BB1" w:rsidRDefault="00E63BB1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B38A5A" w14:textId="77777777" w:rsidR="002D0765" w:rsidRDefault="002D0765">
+    <w:p w14:paraId="17EE61E3" w14:textId="77777777" w:rsidR="00E63BB1" w:rsidRDefault="00E63BB1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="420020EB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IPT.Mitra">
     <w:altName w:val="Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
-    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800020A7" w:usb1="D000004A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="70CBFECA" w14:textId="4DD57879" w:rsidR="009B5FD7" w:rsidRPr="00212134" w:rsidRDefault="009D7F28" w:rsidP="00212134">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:bidi/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="IPT.Mitra" w:hAnsi="IPT.Mitra" w:cs="Mitra"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00212134">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="IPT.Mitra" w:hAnsi="IPT.Mitra" w:cs="Mitra"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009B5FD7" w:rsidRPr="00212134">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="IPT.Mitra" w:hAnsi="IPT.Mitra" w:cs="Mitra"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00212134">
@@ -11573,344 +12604,194 @@
     <w:r w:rsidR="00F90298">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="IPT.Mitra" w:hAnsi="IPT.Mitra" w:cs="Mitra"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00212134">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="IPT.Mitra" w:hAnsi="IPT.Mitra" w:cs="Mitra"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5CFA74A8" w14:textId="77777777" w:rsidR="009B5FD7" w:rsidRDefault="009B5FD7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C53744D" w14:textId="77777777" w:rsidR="002D0765" w:rsidRDefault="002D0765">
+    <w:p w14:paraId="3EAA9C86" w14:textId="77777777" w:rsidR="00E63BB1" w:rsidRDefault="00E63BB1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A370D77" w14:textId="77777777" w:rsidR="002D0765" w:rsidRDefault="002D0765">
+    <w:p w14:paraId="6899BA52" w14:textId="77777777" w:rsidR="00E63BB1" w:rsidRDefault="00E63BB1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="8820" w:type="dxa"/>
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblW w:w="14418" w:type="dxa"/>
+      <w:tblInd w:w="-630" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1890"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1890"/>
+      <w:gridCol w:w="270"/>
+      <w:gridCol w:w="10620"/>
+      <w:gridCol w:w="3528"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C80C3E" w14:paraId="67EFFB88" w14:textId="77777777" w:rsidTr="00F15A85">
+    <w:tr w:rsidR="00C80C3E" w14:paraId="67EFFB88" w14:textId="77777777" w:rsidTr="00074BE7">
       <w:trPr>
         <w:trHeight w:val="720"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1890" w:type="dxa"/>
+          <w:tcW w:w="270" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="488D70B8" w14:textId="558DBF19" w:rsidR="00F15A85" w:rsidRDefault="001E5A4F" w:rsidP="00F15A85">
+        <w:p w14:paraId="488D70B8" w14:textId="01473F7C" w:rsidR="00F15A85" w:rsidRDefault="00F15A85" w:rsidP="00F15A85">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10620" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6B33BBE6" w14:textId="01B092D7" w:rsidR="00F15A85" w:rsidRPr="001849FD" w:rsidRDefault="00074BE7" w:rsidP="00074BE7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="8306"/>
+              <w:tab w:val="right" w:pos="6258"/>
+            </w:tabs>
+            <w:ind w:left="252" w:right="-354"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+              <w:lang w:bidi="fa-IR"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
-              <w:lang w:bidi="fa-IR"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39E90C1B" wp14:editId="49125FFB">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DFDE9E4" wp14:editId="31ADF8BF">
+                <wp:extent cx="5760720" cy="1063625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="1" name=""/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                        <a:srcRect/>
+                        <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="665584" cy="665584"/>
+                          <a:ext cx="5760720" cy="1063625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcW w:w="3528" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="752A19FC" w14:textId="1D4EDD43" w:rsidR="00F15A85" w:rsidRPr="007E1E9C" w:rsidRDefault="001667E2" w:rsidP="007E1E9C">
+        <w:p w14:paraId="3ABC615D" w14:textId="3ECC4245" w:rsidR="00F15A85" w:rsidRDefault="00F15A85" w:rsidP="00D210B2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:tabs>
-[...74 lines deleted...]
-            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-18"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r w:rsidRPr="007E1E9C">
-[...55 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7C918CEF" w14:textId="77777777" w:rsidR="00F15A85" w:rsidRPr="00BF2C99" w:rsidRDefault="00F15A85" w:rsidP="00F15A85">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14A40044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD0AA7C0"/>
     <w:lvl w:ilvl="0" w:tplc="238AED8C">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13274,143 +14155,150 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D61A3B"/>
     <w:rsid w:val="0002177B"/>
     <w:rsid w:val="0002418B"/>
     <w:rsid w:val="000272E6"/>
     <w:rsid w:val="000345EE"/>
     <w:rsid w:val="00046EA2"/>
     <w:rsid w:val="00070B00"/>
+    <w:rsid w:val="00074BE7"/>
+    <w:rsid w:val="0007529A"/>
     <w:rsid w:val="00080508"/>
     <w:rsid w:val="00082FB2"/>
     <w:rsid w:val="00085680"/>
     <w:rsid w:val="00087196"/>
     <w:rsid w:val="000905C2"/>
     <w:rsid w:val="000A10E2"/>
     <w:rsid w:val="000D594D"/>
     <w:rsid w:val="000E0EE7"/>
     <w:rsid w:val="00110678"/>
     <w:rsid w:val="001138C8"/>
     <w:rsid w:val="0012580F"/>
     <w:rsid w:val="00133C3E"/>
     <w:rsid w:val="00141DBB"/>
     <w:rsid w:val="00142026"/>
     <w:rsid w:val="00162F36"/>
     <w:rsid w:val="00164E34"/>
     <w:rsid w:val="00165A56"/>
     <w:rsid w:val="001667E2"/>
     <w:rsid w:val="001808D4"/>
     <w:rsid w:val="001811DC"/>
+    <w:rsid w:val="001849FD"/>
     <w:rsid w:val="0018674B"/>
     <w:rsid w:val="00187567"/>
     <w:rsid w:val="00187BE5"/>
     <w:rsid w:val="001A744C"/>
     <w:rsid w:val="001C269F"/>
     <w:rsid w:val="001D0E43"/>
     <w:rsid w:val="001E5A4F"/>
     <w:rsid w:val="001F35DB"/>
+    <w:rsid w:val="001F384B"/>
     <w:rsid w:val="00200FD5"/>
     <w:rsid w:val="00212134"/>
     <w:rsid w:val="00223A5E"/>
     <w:rsid w:val="002241D3"/>
     <w:rsid w:val="00226FC8"/>
     <w:rsid w:val="0023485F"/>
     <w:rsid w:val="002351E7"/>
     <w:rsid w:val="00235EEC"/>
     <w:rsid w:val="002543CC"/>
     <w:rsid w:val="0026558B"/>
     <w:rsid w:val="00280381"/>
     <w:rsid w:val="002805D1"/>
     <w:rsid w:val="00281ED6"/>
     <w:rsid w:val="002822E9"/>
     <w:rsid w:val="00283E35"/>
     <w:rsid w:val="00286741"/>
     <w:rsid w:val="00287297"/>
     <w:rsid w:val="002C2C93"/>
     <w:rsid w:val="002D0765"/>
     <w:rsid w:val="002D1380"/>
     <w:rsid w:val="002F7956"/>
     <w:rsid w:val="0032038F"/>
     <w:rsid w:val="00327BF9"/>
     <w:rsid w:val="00383A3E"/>
     <w:rsid w:val="003A2D39"/>
     <w:rsid w:val="003A33DD"/>
     <w:rsid w:val="003B0765"/>
+    <w:rsid w:val="003C3EB2"/>
     <w:rsid w:val="003D2502"/>
     <w:rsid w:val="003D4FE9"/>
     <w:rsid w:val="003F6A9D"/>
     <w:rsid w:val="004012FC"/>
     <w:rsid w:val="00407B2A"/>
     <w:rsid w:val="0042651F"/>
     <w:rsid w:val="00427BED"/>
     <w:rsid w:val="00451F5A"/>
     <w:rsid w:val="00453BBC"/>
     <w:rsid w:val="00456841"/>
     <w:rsid w:val="004902BA"/>
     <w:rsid w:val="004A5C85"/>
     <w:rsid w:val="004A65C4"/>
     <w:rsid w:val="004A67BB"/>
     <w:rsid w:val="004B3BBE"/>
     <w:rsid w:val="004B7981"/>
     <w:rsid w:val="004C0729"/>
     <w:rsid w:val="004C14D4"/>
     <w:rsid w:val="004C3933"/>
     <w:rsid w:val="004C436C"/>
     <w:rsid w:val="004F46D1"/>
     <w:rsid w:val="00501800"/>
     <w:rsid w:val="00513F81"/>
     <w:rsid w:val="00514CBB"/>
     <w:rsid w:val="00531D7C"/>
@@ -13444,140 +14332,146 @@
     <w:rsid w:val="006D5463"/>
     <w:rsid w:val="00720F14"/>
     <w:rsid w:val="00732669"/>
     <w:rsid w:val="007363B2"/>
     <w:rsid w:val="0074037E"/>
     <w:rsid w:val="0075174B"/>
     <w:rsid w:val="00772F39"/>
     <w:rsid w:val="007741CF"/>
     <w:rsid w:val="007A7DD1"/>
     <w:rsid w:val="007B3830"/>
     <w:rsid w:val="007B6512"/>
     <w:rsid w:val="007E0596"/>
     <w:rsid w:val="007E1E9C"/>
     <w:rsid w:val="007E251A"/>
     <w:rsid w:val="007F5A82"/>
     <w:rsid w:val="007F67D1"/>
     <w:rsid w:val="00804230"/>
     <w:rsid w:val="00804EA7"/>
     <w:rsid w:val="008224DC"/>
     <w:rsid w:val="008233B4"/>
     <w:rsid w:val="00831275"/>
     <w:rsid w:val="0083321A"/>
     <w:rsid w:val="00841244"/>
     <w:rsid w:val="00842D3B"/>
     <w:rsid w:val="00851C7A"/>
+    <w:rsid w:val="00852168"/>
     <w:rsid w:val="008540DF"/>
     <w:rsid w:val="00857B8B"/>
     <w:rsid w:val="008707E1"/>
     <w:rsid w:val="00875A12"/>
     <w:rsid w:val="008A1942"/>
     <w:rsid w:val="008A4236"/>
     <w:rsid w:val="008B7B66"/>
     <w:rsid w:val="008D2B7C"/>
     <w:rsid w:val="008E3EC7"/>
     <w:rsid w:val="00902915"/>
     <w:rsid w:val="009210DF"/>
     <w:rsid w:val="00926C66"/>
     <w:rsid w:val="009339A9"/>
     <w:rsid w:val="00941487"/>
     <w:rsid w:val="00956E9B"/>
     <w:rsid w:val="00960985"/>
     <w:rsid w:val="00961A0E"/>
     <w:rsid w:val="0097656E"/>
     <w:rsid w:val="009A57FF"/>
     <w:rsid w:val="009B3126"/>
     <w:rsid w:val="009B5FD7"/>
+    <w:rsid w:val="009D25B5"/>
     <w:rsid w:val="009D6472"/>
     <w:rsid w:val="009D6C1D"/>
     <w:rsid w:val="009D7F28"/>
     <w:rsid w:val="009E768A"/>
     <w:rsid w:val="00A003E6"/>
     <w:rsid w:val="00A5540E"/>
     <w:rsid w:val="00A743EB"/>
     <w:rsid w:val="00A86EEB"/>
     <w:rsid w:val="00A86F59"/>
     <w:rsid w:val="00A94C09"/>
     <w:rsid w:val="00AB2AE9"/>
     <w:rsid w:val="00AD334D"/>
     <w:rsid w:val="00AD5258"/>
     <w:rsid w:val="00AE0B11"/>
     <w:rsid w:val="00AE7556"/>
     <w:rsid w:val="00AF7868"/>
     <w:rsid w:val="00AF7A13"/>
     <w:rsid w:val="00AF7B74"/>
     <w:rsid w:val="00B0067A"/>
     <w:rsid w:val="00B04CE8"/>
     <w:rsid w:val="00B21324"/>
     <w:rsid w:val="00B23F8A"/>
     <w:rsid w:val="00B37DF7"/>
     <w:rsid w:val="00B43626"/>
     <w:rsid w:val="00B468A0"/>
     <w:rsid w:val="00B474E1"/>
     <w:rsid w:val="00B518EA"/>
     <w:rsid w:val="00BA0658"/>
     <w:rsid w:val="00BA2A11"/>
     <w:rsid w:val="00BC1A2E"/>
     <w:rsid w:val="00BD1F3F"/>
     <w:rsid w:val="00BE1617"/>
     <w:rsid w:val="00BE7253"/>
     <w:rsid w:val="00BF2C99"/>
     <w:rsid w:val="00C02204"/>
     <w:rsid w:val="00C0519A"/>
     <w:rsid w:val="00C1604C"/>
     <w:rsid w:val="00C1699F"/>
     <w:rsid w:val="00C27DAD"/>
     <w:rsid w:val="00C65EBD"/>
     <w:rsid w:val="00C80C3E"/>
     <w:rsid w:val="00C82AD1"/>
     <w:rsid w:val="00CA0F69"/>
     <w:rsid w:val="00CA2A45"/>
     <w:rsid w:val="00CB20D1"/>
     <w:rsid w:val="00CB7B26"/>
     <w:rsid w:val="00CC6D61"/>
     <w:rsid w:val="00CD09E6"/>
+    <w:rsid w:val="00D03851"/>
     <w:rsid w:val="00D104F5"/>
+    <w:rsid w:val="00D210B2"/>
     <w:rsid w:val="00D2556E"/>
     <w:rsid w:val="00D4648B"/>
     <w:rsid w:val="00D61A3B"/>
+    <w:rsid w:val="00D62279"/>
     <w:rsid w:val="00D6368D"/>
     <w:rsid w:val="00DB434E"/>
     <w:rsid w:val="00DB46EF"/>
     <w:rsid w:val="00DC05F2"/>
     <w:rsid w:val="00DC2DA3"/>
     <w:rsid w:val="00DD1C97"/>
     <w:rsid w:val="00DE027C"/>
     <w:rsid w:val="00DE0E6D"/>
     <w:rsid w:val="00DE3865"/>
     <w:rsid w:val="00DF5530"/>
     <w:rsid w:val="00E00C5C"/>
     <w:rsid w:val="00E0214C"/>
     <w:rsid w:val="00E24237"/>
     <w:rsid w:val="00E35C79"/>
     <w:rsid w:val="00E51179"/>
     <w:rsid w:val="00E60840"/>
     <w:rsid w:val="00E62984"/>
+    <w:rsid w:val="00E63BB1"/>
     <w:rsid w:val="00E63CEA"/>
     <w:rsid w:val="00E86544"/>
     <w:rsid w:val="00EB62DE"/>
     <w:rsid w:val="00EB7F0A"/>
     <w:rsid w:val="00EC29A4"/>
     <w:rsid w:val="00EE162A"/>
     <w:rsid w:val="00F1555B"/>
     <w:rsid w:val="00F15A85"/>
     <w:rsid w:val="00F264E8"/>
     <w:rsid w:val="00F36A32"/>
     <w:rsid w:val="00F52ED1"/>
     <w:rsid w:val="00F60856"/>
     <w:rsid w:val="00F63888"/>
     <w:rsid w:val="00F661E6"/>
     <w:rsid w:val="00F73604"/>
     <w:rsid w:val="00F76F49"/>
     <w:rsid w:val="00F90298"/>
     <w:rsid w:val="00F920BC"/>
     <w:rsid w:val="00F95A07"/>
     <w:rsid w:val="00FA01D9"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FB0D7D"/>
     <w:rsid w:val="00FB1142"/>
     <w:rsid w:val="00FB7BEC"/>
     <w:rsid w:val="00FC5E7B"/>
@@ -13585,68 +14479,68 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C79AC4A"/>
   <w15:docId w15:val="{04BF3616-E420-4A69-AD3E-7C3B98BABF2E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -13974,50 +14868,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB7B26"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00CB7B26"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -14467,63 +15366,63 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00501800"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D4648B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02928-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-99-6863-3_64" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02908-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02928-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-99-6863-3_64" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02908-z" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14761,51 +15660,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80317C86-DDF8-465A-A216-A6CB2352CD7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1260</Words>
   <Characters>7182</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ISME CONFERENCE 2002 AUTHORS GUIDE, PAPER TITLE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>