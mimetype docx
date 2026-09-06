--- v0 (2026-06-12)
+++ v1 (2026-09-06)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="511DAA31" w14:textId="20B16AE9" w:rsidR="00BB343F" w:rsidRDefault="006E3E7A" w:rsidP="00BB343F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75D9BB14" wp14:editId="02876EC7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-205740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1240155</wp:posOffset>
                 </wp:positionV>
@@ -206,51 +207,51 @@
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:t>30 mm</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="75D9BB14" id="Group 14" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-16.2pt;margin-top:-97.65pt;width:21.9pt;height:83.1pt;z-index:251652608" coordorigin="1709,237" coordsize="438,1516" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdV6bZYQMAAEMKAAAOAAAAZHJzL2Uyb0RvYy54bWzEVllv3CAQfq/U/4B4b3xlLyveKN00UaW0&#10;jZT0B7AYH6oNLrBr77/vAPaePdL0iB+sgYFh+OZjZi4uu7pCayZVKXiCgzMfI8apSEueJ/jz482b&#10;KUZKE56SSnCW4A1T+HL++tVF28QsFIWoUiYRGOEqbpsEF1o3secpWrCaqDPRMA7KTMiaaBjK3Esl&#10;acF6XXmh74+9Vsi0kYIypWD22inx3NrPMkb1pyxTTKMqweCbtn9p/0vz9+YXJM4laYqS9m6QZ3hR&#10;k5LDoVtT10QTtJLliam6pFIokekzKmpPZFlJmb0D3Cbwj25zK8WqsXfJ4zZvtjABtEc4Pdss/bi+&#10;lc1Dcy+d9yDeCfpFAS5e2+Txvt6Mc7cYLdsPIoV4kpUW9uJdJmtjAq6EOovvZosv6zSiMBlOpkEE&#10;UaCgCvzRKJr0AaAFRMlsCyb+DCNQh9HExYYW7/rd5xFwyW4dBWOj9EjsTrWe9p6ZyAOV1A4t9Wdo&#10;PRSkYTYIyqBxL1GZJvg8wIiTGhC4KzlDwcg4ZE6GJQvu0KQd79FEXCwKwnNmjT1uGtgX2CscbDED&#10;BaH4JbrB1JxvUJyMIofTgHHkjx1KFtotRCRupNK3TNTICAmuwG0bOLK+U9qhOSwxceTipqwqmCdx&#10;xVGb4NkoHNkNSlRlapRGp2S+XFQSrQk8sAi+2awPzcEyY/maqMKtS0FyXgPBeWoPKRhJ3/WyJmXl&#10;ZPC/4paKDhmH8VKkm3tpfO5jbaZ7bjpxL1DhECj7mpCjzjG1zcP9W9Q/5fAQmzAcyD/ypw6AJzH/&#10;ZN82rC/B/GgA1DHfvtMDGpP4HzJ/Fh4liAHcI2i3EL0w808YjrR9/lqWkBAqhs3bUjVGFYMCWrPU&#10;8aJ/Ak9Z/Btv5H8kxvOBHo8mMm9FhwLL9Z4iptQg3cG8SYE2hbiKs82RV1KK1qQDSNwHSdJVqacn&#10;yaGWjKPQgTpQJZj1lWQcWM2PuSKhgfhZljxIcge58MZ+5lywfrDMJLS9/Pr98Olu2cFec1mX7ZAU&#10;rnmBZgsE8w+hfKIWehcg0NcVkcCl6j0H1GBaD4IchKUVorHvg5pwWghog/QgLrRrilaNLPMCDnCx&#10;4eIKCnxW2gKxc2Y/8+5SkJ21nYq9dN9VmVZof2xX7Xq/+TcAAAD//wMAUEsDBBQABgAIAAAAIQCx&#10;2rnJ4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu9nEio3ZlFLUUxHa&#10;CuJtm0yT0OxsyG6T9N87Pelt5r3Hm2+y1WRbMWDvG0ca1DwCgVS4sqFKw9fhffYCwgdDpWkdoYYr&#10;eljl93eZSUs30g6HfagEl5BPjYY6hC6V0hc1WuPnrkNi7+R6awKvfSXL3oxcblsZR9GztKYhvlCb&#10;Djc1Fuf9xWr4GM24TtTbsD2fNtefw+Lze6tQ68eHaf0KIuAU/sJww2d0yJnp6C5UetFqmCXxE0d5&#10;UMtFAuIWUawcWYmXCmSeyf8/5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Vem2WED&#10;AABDCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsdq5&#10;yeEAAAALAQAADwAAAAAAAAAAAAAAAAC7BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AMkGAAAAAA==&#10;">
                 <v:line id="Line 15" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1841,1753" to="2147,1753" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxtxNhxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrVsRbZmF5EK4qFQFaS3R/K6u3TzsiZR139vCoUeh5n5hllWg+3ElXxoHSuYTTMQ&#10;xNqZlmsFx8PmeQEiRGSDnWNScKcAVTl6WmJh3I0/6bqPtUgQDgUqaGLsCymDbshimLqeOHnfzluM&#10;SfpaGo+3BLedfMmyubTYclposKd1Q/pnf7EK6vdtnu9Or+6r98e1nFutP85Bqcl4WL2BiDTE//Bf&#10;e2sU5DP4/ZJ+gCwfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALG3E2HEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke dashstyle="dash"/>
                 </v:line>
                 <v:group id="Group 16" o:spid="_x0000_s1028" style="position:absolute;left:1709;top:237;width:220;height:1508" coordorigin="1709,237" coordsize="220,1508" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhENbrxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpXF6lGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEXf0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp8n+vItJqf5nt5qB8NT5d/jV&#10;3moF4xE8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEQ1uvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:line id="Line 17" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1929,237" to="1929,1745" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9BFd3xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hvIK3mq2K1K1RRFC0vei2iMfH5rlZ3bwsm6jrv28KBY/DzHzDTOetrcSNGl86VvDWT0AQ&#10;506XXCj4+V69voPwAVlj5ZgUPMjDfNbtTDHV7s57umWhEBHCPkUFJoQ6ldLnhiz6vquJo3dyjcUQ&#10;ZVNI3eA9wm0lB0kylhZLjgsGa1oayi/Z1Sqwu6/zYlx8holZT9rjYXW4bo9rpXov7eIDRKA2PMP/&#10;7Y1WMBrC35f4A+TsFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD0EV3fEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#339">
                     <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                   </v:line>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape id="Text Box 18" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:1709;top:632;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDC5+ZcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pumKiFajyIIg7sE1Cl4fzbOtNi+libX+e7MgeBxm5htmvuxsJVpqfOlYwfcgAUGc&#10;OVNyruB4WPcnIHxANlg5JgUP8rBcfPTmmBp35z21OuQiQtinqKAIoU6l9FlBFv3A1cTRO7vGYoiy&#10;yaVp8B7htpLDJBlLiyXHhQJr+ikou+qbVbAO08uv1qd2e012t+3jb3c+6Vapr89uNQMRqAvv8Ku9&#10;MQpGI/j/En+AXDwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwufmXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" stroked="f">
                     <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                       <w:txbxContent>
                         <w:p w14:paraId="3984289E" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00C7592D" w:rsidRDefault="00F46E3B" w:rsidP="00C7592D">
                           <w:pPr>
                             <w:rPr>
                               <w:color w:val="000080"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:rtl/>
                             </w:rPr>
                           </w:pPr>
@@ -454,51 +455,51 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>0 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="3CEADA03" id="Group 6" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-51.3pt;margin-top:-98.55pt;width:36.55pt;height:260.4pt;z-index:251654656" coordorigin="675,-218" coordsize="731,5279" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLCfAgOQMAADUJAAAOAAAAZHJzL2Uyb0RvYy54bWzMVslu2zAQvRfoPxC6J1ocW7YQO0idBQXS&#10;NkDSD6ApakEpkiVpS/77DknJS9IlSNFFB4HSkMPhezNveH7RNQxtqNK14PMgPo0CRDkRec3LefD5&#10;8eZkGiBtMM8xE5zOgy3VwcXi7ZvzVmY0EZVgOVUInHCdtXIeVMbILAw1qWiD9amQlIOxEKrBBj5V&#10;GeYKt+C9YWESRZOwFSqXShCqNfy98sZg4fwXBSXmU1FoahCbBxCbcW/l3iv7DhfnOCsVllVN+jDw&#10;K6JocM1h052rK2wwWqv6maumJkpoUZhTIppQFEVNqDsDnCaOnpzmVom1dGcps7aUO5gA2ic4vdot&#10;+bi5VfJB3isfPQzvBPmiAZewlWV2aLffpZ+MVu0HkQOfeG2EO3hXqMa6gCOhzuG73eFLO4MI/Dyb&#10;nMXTcYAImEajKI2mPQGkApbsskkKZrCeJPHUc0Oq6351Oor90nGSzqwxxJnf1UXaR2aZh1TSe7T0&#10;76H1UGFJHQnaonGvUJ1D+GmAOG4AgbuaU5TaeOzGMGPJPZik4z2YiItlhXlJna/HrYRlsTvB0RL7&#10;oYGJX4I7S0ZPUBoQ/hFCOJNKm1sqGmQH84BB1I43vLnTxoM5TLE0cnFTMwb/ccY4aufBbJyM3QIt&#10;WJ1bo7VpVa6WTKENhvoawTMbmDmaBnnMc+esoji/5jkyDgSjaoCF0cDuoJsAMQoq0tDcc29wzV44&#10;GXKBcZezHkPPxkrk23tlT9cnxd/KDlC9g+xwqXxENc7+XHZMU9gdamgcJROP45Ad4wQstvh88g3l&#10;84+Tw6bdFdaVT6IcRj7qZ0njEqjPCcvp/0X5bKD80cL9TnTIlUJPu1VYZDr4bdF3peOFdqcNl0qJ&#10;1pYH6NWROHhxfrE4DBI6nThRwtnAfjzr2R/FoF4ewEG1h9Lv1UFB3/yZOhwV95EG3Lin9340zZbn&#10;ga58nz3TrTqnrw4Be2ZfwkgJ37rhqgED+05S6OctdG5Qjq9rrEBE2HsO4Nk2PwzUMFi5wWgSRWDG&#10;nFQCLgFmGC6NvxKsparLCjbwFHFxCe2tqJ0+7oM5lBPXeqA3u3Ts7xG2+R9+u/n7287iGwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGiaYorjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAMhu+D&#10;vYPRYLfUcULbNYtTStl2KoO1g7GbG6tJaCyH2E3St597Wm8S+vj1/fl6Mi0bsHeNJQliFgNDKq1u&#10;qJLwfXiPXoA5r0ir1hJKuKKDdfH4kKtM25G+cNj7ioUQcpmSUHvfZZy7skaj3Mx2SOF2sr1RPqx9&#10;xXWvxhBuWp7E8YIb1VD4UKsOtzWW5/3FSPgY1bhJxduwO5+219/D/PNnJ1DK56dp8wrM4+T/Ybjp&#10;B3UogtPRXkg71kqIRJwsAnubVksBLDBRspoDO0pIk3QJvMj5fYviDwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMsJ8CA5AwAANQkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGiaYorjAAAADQEAAA8AAAAAAAAAAAAAAAAAkwUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACjBgAAAAA=&#10;">
                 <v:line id="Line 7" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="923,-218" to="924,5061" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaOSIJxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeAVvmq2C1q1RRFDUXtQW8fjYPDerm5dlE3X9940g9DjMzDfMeNrYUtyo9oVjBR/dBARx&#10;5nTBuYLfn0XnE4QPyBpLx6TgQR6mk9bbGFPt7ryj2z7kIkLYp6jAhFClUvrMkEXfdRVx9E6uthii&#10;rHOpa7xHuC1lL0kG0mLBccFgRXND2WV/tQrs9vs8G+SbMDLLUXM8LA7X9XGpVPu9mX2BCNSE//Cr&#10;vdIK+kN4fok/QE7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABo5IgnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:line id="Line 8" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="878,5026" to="1406,5027" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4i8mBwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCHtbU11XpBpFREH2IKwK4m1IxrbYTGoStfvvzUHw+Hjf03lra3EnHyrHCvq9DASxdqbi&#10;QsFhv/4agwgR2WDtmBT8U4D5rPMxxdy4B//RfRcLkUI45KigjLHJpQy6JIuh5xrixJ2dtxgT9IU0&#10;Hh8p3NZykGUjabHi1FBiQ8uS9GV3swqK1WY4/D3+uFPjD0s5slpvr0Gpz267mICI1Ma3+OXeGAXf&#10;aWz6kn6AnD0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeIvJgcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="#339">
                   <v:stroke dashstyle="dash"/>
                 </v:line>
                 <v:shape id="Text Box 9" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:675;top:867;width:198;height:3137;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB04Dq/wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Bb2pqkriFajyIIg7sE1Cl4fzbOtNi+libX+e7MgeBxm5htmvuxsJVpqfOlYwXCQgCDO&#10;nCk5V3A8rPsTED4gG6wck4IHeVguPnpzTI27855aHXIRIexTVFCEUKdS+qwgi37gauLonV1jMUTZ&#10;5NI0eI9wW8nvJBlLiyXHhQJr+ikou+qbVbAO08uv1qd2e012t+3jb3c+6Vapr89uNQMRqAvv8Ku9&#10;MQpGU/j/En+AXDwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdOA6v8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="741B1B10" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00C7592D" w:rsidRDefault="00F46E3B" w:rsidP="00E5365B">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00C7592D">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -696,51 +697,51 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>60 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="18BA86B9" id="Group 10" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:-34.8pt;margin-top:-98.55pt;width:30.85pt;height:166.2pt;z-index:251653632" coordorigin="1408,216" coordsize="617,3195" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEYO47MQMAADoJAAAOAAAAZHJzL2Uyb0RvYy54bWzMVl1v2yAUfZ+0/4D8vtokadpYTaouXatJ&#10;3Vap3Q8gGH9oGDwgsfPvdy/YadLuo+qkqn6wsIHLveccDpydd7UkG2FspdU8okdJRITiOqtUMY++&#10;3199OI2IdUxlTGol5tFW2Oh88f7dWdukYqRLLTNhCARRNm2beVQ616RxbHkpamaPdCMUdOba1MzB&#10;pynizLAWotcyHiXJNG61yRqjubAW/l6Gzmjh4+e54O5bnlvhiJxHkJvzb+PfK3zHizOWFoY1ZcX7&#10;NNgLsqhZpWDRXahL5hhZm+pJqLriRluduyOu61jnecWFrwGqocmjaq6NXje+liJti2YHE0D7CKcX&#10;h+VfN9emuWtuTcgemjea/7CAS9w2Rbrfj99FGExW7RedAZ9s7bQvvMtNjSGgJNJ5fLc7fEXnCIef&#10;4xk9mR1HhEPXiNLkZNITwEtgCafRSQKC8d3TwA0vP/Wzp/QkTB1TCIIJsjSs6jPtM0PmQUr2AS37&#10;f2jdlawRngSLaNwaUmVQyjgiitWAwE2lBKEUE8KVYchSBTR5p3o0idLLkqlC+GD32wbm+RmQ+d4U&#10;/LBAxT/RpdMJPYRpgBg0juiO6amHdgcRSxtj3bXQNcHGPJKQtieObW6sC2gOQ5BHpa8qKeE/S6Ui&#10;7TyaHY+O/QSrZZVhJ/ZZU6yW0pANgw02hmc266k5GAZCVpkPVgqWfVIZcR4EZyqARYoIV7B1RKQA&#10;G6lFFsh3rJLPHAyVSuVFGzAMbKx0tr01WF2viteSx+RQHqNXlkcCuwxlMAnCZOmgj8moV8ibkgcK&#10;75LZMsgog1bg/4lsvIR6VSCrb4t0AD14wj3C/VF3hI73iEeXJa6D/7j7/e4JZruzhwtjdIs7BDzr&#10;wB+CQT/fHwYbpeNpb7GDAOgMDBYtYkq9KP/sEAYOz785xMEGP/CBK/9g5RD9YBhu0T1v+T1/rlt1&#10;3mR3uyZsY2J0OL/hvgENfI9OQM4tHN/gHj/XzICRyM8K0MOzfmiYobHyDYAkgW6meKnhJuCG5tKF&#10;e8G6MVVRwgKBI6Uv4IzLK++RyEBIZt9S/PkDB7Svt79M4A1g/9uPf7jyLH4BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDUpwTG4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72D0WC31PFC&#10;0yWLU0rZdiqDtYOxmxurSWhsh9hN0refdlpvEvr49f3FejYdG3HwrbMSxCIGhrZyurW1hK/DW/QM&#10;zAdlteqcRQlX9LAu7+8KlWs32U8c96FmFGJ9riQ0IfQ5575q0Ci/cD1aup3cYFSgdai5HtRE4abj&#10;T3GccqNaSx8a1eO2weq8vxgJ75OaNol4HXfn0/b6c1h+fO8ESvn4MG9egAWcwz8Mf/qkDiU5Hd3F&#10;as86CVGapYTSILKVAEZItMqAHQlNlgnwsuC3HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIRg7jsxAwAAOgkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANSnBMbiAAAACwEAAA8AAAAAAAAAAAAAAAAAiwUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAACaBgAAAAA=&#10;">
                 <v:line id="Line 11" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1641,216" to="1641,3396" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlAiQKxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sYKotFVRFDaemltCTk+ss9s2uzbkF2T9N+7BaHHYWa+Ydbbwdaio9ZXjhVMJwkI&#10;4sLpiksFX5+HpwUIH5A11o5JwS952G5GD2tMtev5g7pzKEWEsE9RgQmhSaX0hSGLfuIa4uhdXGsx&#10;RNmWUrfYR7it5XOSzKXFiuOCwYb2hoqf89UqsO+n7928fAtLc1wOeXbIrq/5UanH8bBbgQg0hP/w&#10;vf2iFcxm8Pcl/gC5uQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBlAiQKxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:line id="Line 12" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1605,3411" to="2025,3411" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5xsOExAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmm3diqxmlyItiAehVijeHslzd+nmZZukuv57Uyh4HGbmG2ZVDbYTZ/KhdazgaZqB&#10;INbOtFwrOHy+TxYgQkQ22DkmBVcKUJUPoxUWxl34g877WIsE4VCggibGvpAy6IYshqnriZN3ct5i&#10;TNLX0ni8JLjt5HOWzaXFltNCgz2tG9Lf+1+roH7b5Pn268Ude39Yy7nVevcTlBo/Dq9LEJGGeA//&#10;tzdGwSyHvy/pB8jyBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPnGw4TEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke dashstyle="dash"/>
                 </v:line>
                 <v:shape id="Text Box 13" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:1408;top:1360;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1rTC6xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY0tlRqzkVIQij3YbgteH9lnEs2+Ddk1xn/vCgWPw8x8w+Sr0bZioN43jhXMkhQE&#10;celMw5WCv9/19A2ED8gGW8ek4EIeVsXDJMfMuDP/0KBDJSKEfYYK6hC6TEpf1mTRJ64jjt7e9RZD&#10;lH0lTY/nCLetfE7TubTYcFyosaOPmsqjPlkF67A4fGm9GzbHdHvaXL63+50elHp6HN+XIAKN4R7+&#10;b38aBS+vcPsSf4AsrgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1rTC6xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="0AC70334" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00C7592D" w:rsidRDefault="00F46E3B" w:rsidP="00C7592D">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00C7592D">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -909,86 +910,68 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00C202C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Second </w:t>
-[...8 lines deleted...]
-        <w:t>Author</w:t>
+        <w:t>, Second Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, …</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (Times 12 </w:t>
+        <w:t xml:space="preserve">, … (Times 12 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, Bold)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4FBE8F" w14:textId="2E3228DE" w:rsidR="00F46E3B" w:rsidRDefault="006E3E7A">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1088,169 +1071,115 @@
                               <w:sym w:font="Symbol" w:char="F0B7"/>
                             </w:r>
                             <w:r w:rsidRPr="00FA7629">
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Joint addresses should be mentioned only once, for example:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7B660240" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00FA7629" w:rsidRDefault="00F46E3B">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FA7629">
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t>1</w:t>
-[...17 lines deleted...]
-                              <w:t>- first and third author address</w:t>
+                              <w:t>1,3- first and third author address</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1371404C" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00FA7629" w:rsidRDefault="00F46E3B">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FA7629">
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">2- </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> author</w:t>
+                              <w:t>2- second author</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7ABC5E93" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00FA7629" w:rsidRDefault="00F46E3B">
                             <w:pPr>
                               <w:spacing w:before="40" w:line="223" w:lineRule="auto"/>
                               <w:ind w:left="113" w:hanging="113"/>
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FA7629">
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:sym w:font="Symbol" w:char="F0B7"/>
                             </w:r>
                             <w:r w:rsidRPr="00FA7629">
                               <w:rPr>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> A single address </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> take any number when all authors have a common address.</w:t>
+                              <w:t xml:space="preserve"> A single address doesn’t take any number when all authors have a common address.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="21600" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="46CF34AF" id="_x0000_t62" coordsize="21600,21600" o:spt="62" adj="1350,25920" path="m3600,qx,3600l0@8@12@24,0@9,,18000qy3600,21600l@6,21600@15@27@7,21600,18000,21600qx21600,18000l21600@9@18@30,21600@8,21600,3600qy18000,l@7,0@21@33@6,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="sum 10800 0 #0"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum #0 0 #1"/>
                   <v:f eqn="sum @0 @1 0"/>
                   <v:f eqn="sum 21600 0 #0"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="if @0 3600 12600"/>
                   <v:f eqn="if @0 9000 18000"/>
                   <v:f eqn="if @1 3600 12600"/>
                   <v:f eqn="if @1 9000 18000"/>
                   <v:f eqn="if @2 0 #0"/>
                   <v:f eqn="if @3 @10 0"/>
                   <v:f eqn="if #0 0 @11"/>
                   <v:f eqn="if @2 @6 #0"/>
                   <v:f eqn="if @3 @6 @13"/>
                   <v:f eqn="if @5 @6 @14"/>
                   <v:f eqn="if @2 #0 21600"/>
                   <v:f eqn="if @3 21600 @16"/>
                   <v:f eqn="if @4 21600 @17"/>
                   <v:f eqn="if @2 #0 @6"/>
                   <v:f eqn="if @3 @19 @6"/>
@@ -1449,54 +1378,54 @@
           <w:b/>
           <w:bCs/>
           <w:position w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="120" w:dyaOrig="300" w14:anchorId="1624F05F">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:5.45pt;height:14.95pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:5.4pt;height:15pt" o:ole="">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1832605410" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1848840709" r:id="rId8"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E20CBE5" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding Author’s E-mail (Times 10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pt</w:t>
@@ -1646,51 +1575,51 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>40 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="22263B57" id="Group 20" o:spid="_x0000_s1040" style="position:absolute;left:0;text-align:left;margin-left:-84.3pt;margin-top:16.5pt;width:109.15pt;height:15.65pt;z-index:251656704" coordorigin="15,5565" coordsize="2183,313" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUx9mL6wIAABkHAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu3CAQfa/Uf0C8N157641jxRulm4sq&#10;pW2kpB/A2thGxUCBXXv79RnAe0tvUSrVDxYwMMycc2Y4vxg6jtZUGyZFgeOTCUZUlLJioinw18eb&#10;dxlGxhJRES4FLfCGGnwxf/vmvFc5TWQreUU1AifC5L0qcGutyqPIlC3tiDmRigow1lJ3xMJUN1Gl&#10;SQ/eOx4lk8ks6qWulJYlNQZWr4IRz73/uqal/VLXhlrECwyxWf/X/r90/2h+TvJGE9WycgyDvCKK&#10;jjABl+5cXRFL0Eqzn1x1rNTSyNqelLKLZF2zkvocIJt48iybWy1XyufS5H2jdjABtM9werXb8vP6&#10;VqsHda9D9DC8k+U3A7hEvWryQ7ubN2EzWvafZAV8kpWVPvGh1p1zASmhweO72eFLB4tKWIyn2SyZ&#10;pBiVYIvPstM0DQSULbDkjsVgBFuaznaW6/FwEmfTcHIaT92xiOThUh/oGJgjHpRk9mCZfwProSWK&#10;eg6MA+NeI1YVODnDSJAOALhjgqIkdgG5m2HLQtzrcWYA179Ctc05O30f0NjCtc/YG3b5klxpY2+p&#10;7JAbFJhDDJ4Esr4zNkCz3eI4EfKGcQ7rJOcC9QU+S5PUHzCSs8oZnc3oZrngGq2JKxb4Ml8fcO/R&#10;NhClqLyzlpLqWlTIbhQgYTUjouEUuxtMhxGn0BI6WoWsLGH8hZvhRi68AE3uIAzQLmW18cgC357i&#10;/8T1FPpG4PrRMfNBDihJDvh2xYPsAOug34BqqCEk5KIFSOil1rJ3YIEWvVJ8BiCVUHcunRcpJQPW&#10;jstjK5XTBIJ0VTWdzFxov9eKhpb4J60cUX2kiBv/jd6PtjmyDlT2a/rssBx87Xgxu5wDoUjL0JXh&#10;FYFBK/UPUBB0ZBDR9xXRoCf+UTjkMpAktPAwAXHCRB9alocWIkpwBarEKAwXNrT9ldKsaeGmwJWQ&#10;l9DCaubLZh/VqD5oJH7k+6+HdXwrXIM/nPtd+xdt/gQAAP//AwBQSwMEFAAGAAgAAAAhAMbPqM/h&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7iamxxmxKKeqpFGwF8TbN&#10;TpPQ7G7IbpP03zue9DjMx3vfy1eTacVAvW+cVRDPIxBkS6cbWyn4PLzNliB8QKuxdZYUXMnDqri9&#10;yTHTbrQfNOxDJTjE+gwV1CF0mZS+rMmgn7uOLP9OrjcY+OwrqXscOdy08iGKUmmwsdxQY0ebmsrz&#10;/mIUvI84rpP4ddieT5vr9+Fx97WNSan7u2n9AiLQFP5g+NVndSjY6eguVnvRKpjF6TJlVkGS8Cgm&#10;Fs9PII4K0kUCssjl/wXFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDUx9mL6wIAABkH&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDGz6jP4QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAEUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUwYA&#10;AAAA&#10;">
                 <v:line id="Line 21" o:spid="_x0000_s1041" style="position:absolute;visibility:visible;mso-wrap-style:square" from="15,5874" to="2198,5878" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhB162wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcAXfNFWwaNcosiKsqA9VP+Buc22LzU1Jstr9+40g+DjMzBlmsepMI+7kfG1ZwXiUgCAu&#10;rK65VHA5b4czED4ga2wsk4I/8rBafvQWmGn74Jzup1CKCGGfoYIqhDaT0hcVGfQj2xJH72qdwRCl&#10;K6V2+Ihw08hJkqTSYM1xocKWvioqbqdfo+CQ31xp02YnZ1PeXc/Hn3Qz3is16HfrTxCBuvAOv9rf&#10;WsFkDs8v8QfI5T8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4QdetsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:shape id="Text Box 22" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:825;top:5565;width:720;height:306;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUTDTxvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCHtbU3URqUZR6YLXdcXz0IxNtTMpTdT6781B2OPjfS/XPTfqTl2ovRgYjzJQJKW3tVQG&#10;jn8/X3NQIaJYbLyQgScFWK8GH0vMrX/IL90PsVIpREKOBlyMba51KB0xhpFvSRJ39h1jTLCrtO3w&#10;kcK50ZMsm2nGWlKDw5Z2jsrr4cYGinA5f4+LPU+5PqFmd7W3bWHM57DfLEBF6uO/+O3eWwPTtD59&#10;ST9Ar14AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFEw08b0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="3AEB885D" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="008F3D11" w:rsidRDefault="00F46E3B" w:rsidP="00BF2070">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="008F3D11">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>40 mm</w:t>
                         </w:r>
@@ -1818,105 +1747,103 @@
                             <a:headEnd type="triangle" w="sm" len="med"/>
                             <a:tailEnd type="triangle" w="sm" len="med"/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="2FBF2F61" id="Group 23" o:spid="_x0000_s1043" style="position:absolute;left:0;text-align:left;margin-left:414.9pt;margin-top:18.6pt;width:95.55pt;height:15.3pt;z-index:251655680" coordorigin="9999,5402" coordsize="1911,306" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB354NW7QIAAB8HAAAOAAAAZHJzL2Uyb0RvYy54bWy8VWtv2yAU/T5p/wHxffWjSdpadaoufWhS&#10;t1Vq9wMIxjYaBgYkdvbrdwEnTR/qqk6aP1iGC5dzzzkXn54NnUBrZixXssTZQYoRk1RVXDYl/nF/&#10;9ekYI+uIrIhQkpV4wyw+m3/8cNrrguWqVaJiBkESaYtel7h1ThdJYmnLOmIPlGYSgrUyHXEwNE1S&#10;GdJD9k4keZrOkl6ZShtFmbUwexGDeB7y1zWj7ntdW+aQKDFgc+Ftwnvp38n8lBSNIbrldIRB3oGi&#10;I1zCobtUF8QRtDL8WaqOU6Osqt0BVV2i6ppTFmqAarL0STXXRq10qKUp+kbvaAJqn/D07rT02/ra&#10;6Dt9ayJ6+LxR9KcFXpJeN8V+3I+buBgt+6+qAj3JyqlQ+FCbzqeAktAQ+N3s+GWDQxQmszw7nBxP&#10;MaIQy04mh9koAG1BJb/tBB6MIDqdpHkUh7aX2+0nWRb3HqYzH0xIEY8NUEdoXnrwkn2gy/4bXXct&#10;0SyoYD0dtwbxqsT5DCNJOqDg3pf3WQ0on3hQ/nRY5ilFboB5KDUwZCOzSKpFS2TDzo1RfctIBfiy&#10;UM7e1pjH+iR/ozpLjyYA5hFpW8aPcjC9Z/spY6TQxrprpjrkP0psoFUCTLK+sS6Su13idbVK8OqK&#10;CxEGplkuhEFrAm11FZ5Rj0fLhPSLpfLbYkY/A2LZwlcWa3TDcgiMTrfsLVW1gbqNit0Ktwt8tMr8&#10;xqiHTi2x/bUihmEkvkjP3XGa+taOgxRGGJn9yHI/QiSFVCV2GMXPhYvXwUob3rRwUlRLqnOwds0D&#10;FR5xRDXCB3v9L58dbX12wyVD+Y4l8NhC3prRcW9yykN3zY7GztsaJdv1Vmi7XWc984kAFK/5ZKc2&#10;KYREPbT0FDC/7iDQD2R7yUFwAcoKSiSFb5RLWSG30dBzznBoIQEegBNsB1Zg8PvpWOWTkMIRLt64&#10;GCp9wZRRbO9ZL31QO9wxcAuHa2f8Y/hrfn8c1j/81+Z/AAAA//8DAFBLAwQUAAYACAAAACEAgRSJ&#10;P+EAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7ubFNs0ZlNKUU9FsBXE&#10;22vymoRm34bsNkn/vduTHocZZr7J1pNpxUC9ayxriGYKBHFhy4YrDV+Ht6cEhPPIJbaWScOVHKzz&#10;+7sM09KO/EnD3lcilLBLUUPtfZdK6YqaDLqZ7YiDd7K9QR9kX8myxzGUm1bGSi2kwYbDQo0dbWsq&#10;zvuL0fA+4riZR6/D7nzaXn8Ozx/fu4i0fnyYNi8gPE3+Lww3/IAOeWA62guXTrQakngV0L2G+TIG&#10;cQuoWK1AHDUslgnIPJP/L+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHfng1btAgAA&#10;HwcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIEUiT/h&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAARwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABV&#10;BgAAAAA=&#10;">
                 <v:shape id="Text Box 24" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:10746;top:5402;width:720;height:306;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxMJ/DwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo22iERXUYngtVY8P7LPbDTvbciumv77bqHQ4zAz3zDL9cCtelAfGi8GJlkOiqTy&#10;tpHawOlr/zYHFSKKxdYLGfimAOvV6GWJhfVP+aTHMdYqQSQUaMDF2BVah8oRY8h8R5K8i+8ZY5J9&#10;rW2PzwTnVk/zfKYZG0kLDjvaOapuxzsbKMP18jEpD/zOzRk1u5u9b0tjXsfDZgEq0hD/w3/tgzUw&#10;ncHvl/QD9OoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcTCfw8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" stroked="f">
                   <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                     <w:txbxContent>
                       <w:p w14:paraId="0C423658" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="008F3D11" w:rsidRDefault="00F46E3B" w:rsidP="008F3D11">
                         <w:pPr>
                           <w:pStyle w:val="Date"/>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="008F3D11">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>35 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:line id="Line 25" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9999,5670" to="11910,5672" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/1G9fwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lTBrlSjiCIoug/qfsDd5toWm5uSRK1/bwTBx2FmzjDTeWtqcSPnK8sKBv0EBHFu&#10;dcWFgr/T+nsMwgdkjbVlUvAgD/NZ52uKmbZ3PtDtGAoRIewzVFCG0GRS+rwkg75vG+Lona0zGKJ0&#10;hdQO7xFuajlMklQarDgulNjQsqT8crwaBfvDxRU2rbdyPOLt+fT7n64GO6V63XYxARGoDZ/wu73R&#10;CoY/8PoSf4CcPQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1G9fwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="navy">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:t xml:space="preserve">Each paper must be accompanied by a </w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B" w:rsidRPr="00290605">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E56C2B">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B" w:rsidRPr="00290605">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B507A1">
         <w:t>200-word</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F46E3B">
         <w:t xml:space="preserve"> abstract, written as a single paragraph, having 40</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B" w:rsidRPr="008F3D11">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:t xml:space="preserve"> distance from left and 35</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B" w:rsidRPr="008F3D11">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:t xml:space="preserve"> from right sides. It should be a summary (not an introduction) and complete in itself, indicating the subjects, objectives, method of investigation, and distinct achievements. Abstract should be prepared by Times New Roman font size 9 pt. Place it with a distance of between 90</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B" w:rsidRPr="008F3D11">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -1928,69 +1855,51 @@
       <w:r w:rsidR="00F46E3B" w:rsidRPr="00C7592D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:t xml:space="preserve"> from top of the page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FE5B07" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
       <w:pPr>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keywords: Maximum </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> words separated by comma, Times 9 </w:t>
+        <w:t xml:space="preserve">Keywords: Maximum 5 words separated by comma, Times 9 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bold.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F6FDA0" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
       <w:pPr>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:b/>
@@ -2182,51 +2091,51 @@
                               <w:rPr>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>30 mm</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="54896D9C" id="Text Box 26" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-56.7pt;margin-top:21pt;width:36pt;height:15.3pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmyQ2v8wEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nHGCNqOo1ORUhj&#10;IA1+gGM7iYXjM2e3Sfn1nJ2uq8YbIg+Wz2d/d9/3XVY302DZXmMw4Gq+XJScaSdBGdfV/Mf37Ztr&#10;zkIUTgkLTtf8oAO/Wb9+tRp9pS+gB6s0MgJxoRp9zfsYfVUUQfZ6EGEBXjtKtoCDiBRiVygUI6EP&#10;trgoy6tiBFQeQeoQ6PRuTvJ1xm9bLePXtg06Mltz6i3mFfPapLVYr0TVofC9kcc2xD90MQjjqOgJ&#10;6k5EwXZo/oIajEQI0MaFhKGAtjVSZw7EZlm+YPPYC68zFxIn+JNM4f/Byof9o/+GLE4fYSIDM4ng&#10;70H+DMzBpheu07eIMPZaKCq8TJIVow/V8WmSOlQhgTTjF1BksthFyEBTi0NShXgyQicDDifR9RSZ&#10;pMPLd+/JSM4kpZYfLt8usymFqJ4eewzxk4aBpU3NkTzN4GJ/H2JqRlRPV1KtANaorbE2B9g1G4ts&#10;L8j/bf5y/y+uWZcuO0jPZsR0klkmYjPFODUTM6rmVwkikW5AHYg2wjxW9BvQpgf8zdlII1Xz8Gsn&#10;UHNmP7sk3XWZiMY5KCniDM8zzXlGOElQNY+czdtNnOd259F0PVWazXJwS3K3Jkvx3NWxfRqbrNBx&#10;xNNcnsf51vOPuP4DAAD//wMAUEsDBBQABgAIAAAAIQDRuEVB3QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxD5EncujRdNVCpOwEqElcG4pw1XtutSaom3crbY05wtP3p9/eXu8UO&#10;4kJT6L1DUOsUBLnGm961CJ8fr8kDiBC1M3rwjhC+KcCuur0pdWH81b3TZR9bwSEuFBqhi3EspAxN&#10;R1aHtR/J8e3oJ6sjj1MrzaSvHG4HmaXpVlrdO/7Q6ZFeOmrO+9ki1OF0zFX9Zje2/9LSdmczP9eI&#10;d6vl6RFEpCX+wfCrz+pQsdPBz84EMSAkSm1yZhHyjEsxkeSKFweE+2wLsirl/wrVDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDmyQ2v8wEAANADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDRuEVB3QAAAAoBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
                 <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="16C70774" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00E5365B" w:rsidRDefault="00F46E3B" w:rsidP="00E5365B">
                       <w:pPr>
                         <w:pStyle w:val="Date"/>
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E5365B">
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>30 mm</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
@@ -2279,51 +2188,51 @@
                           <a:round/>
                           <a:headEnd type="triangle" w="sm" len="med"/>
                           <a:tailEnd type="triangle" w="sm" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="20777B05" id="Line 27" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-83.4pt,35.1pt" to="-2.95pt,35.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdcxK33gEAALEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6cwUle6OOt1Dl+VS&#10;oNIuPyBNPJ2IJI6StNP+e5z0AxYuCDGHaBzbz/bzy+LhaA07QIgaXcebSc0ZOIlKu13Hv708vbvj&#10;LCbhlDDooOMniPxh+fbNYvQtTHFAoyAwAnGxHX3Hh5R8W1VRDmBFnKAHR84egxWJzLCrVBAjoVtT&#10;Tev6QzViUD6ghBjp9vHs5MuC3/cg09e+j5CY6Tj1lsoZyrnNZ7VciHYXhB+0vLQh/qELK7Sjojeo&#10;R5EE2wf9B5TVMmDEPk0k2gr7XksoM9A0Tf3bNM+D8FBmIXKiv9EU/x+s/HLYBKZVx6fvOXPC0o7W&#10;2gGbzjM3o48thazcJuTp5NE9+zXK75E5XA3C7aD0+HLylNfkjOpVSjaipwrb8TMqihH7hIWoYx9s&#10;hiQK2LHs43TbBxwTk3TZ1NNm3sw4k+Rr6vn9rFQQ7TXZh5g+AVqWfzpuqPECLg7rmHIzor2G5FoO&#10;n7QxZeXGsbHj97PprCRENFplZw6LYbddmcAOIouGvruiEwJ7FRZw71QBG0Coj06xVGhIQRMxBniu&#10;EC1nBuhpWFBnsSWhzV8GU0XjLpRmFs/72KI6bcKVatJFmfOi4Sy8X+2S/fOlLX8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAmGPCi3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbi&#10;UgUnqA2QxkEIiUMvSAQ+wMTbJBDbUbyB9O+7PbXH0Yxm3uSbyXbijkNovVOQzGMQ6CpvWlcrOJ/2&#10;0QpEIO2M7rxDBd8YYFM8P+U6M/7hjngvqRZc4kKmFTREfSZlqBq0Osx9j469Lz9YTSyHWppBP7jc&#10;dnIRx6m0unW80Ogedw1Wt3K0Cg7L6+FYp29lN24/z6/7E11vJSk1e5m2HyAIJ/oLwy8+o0PBTBc/&#10;OhNEpyBK0pTZScEyXoDgRPS+BnFhnaxBFrn8/6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAF1zErfeAQAAsQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACYY8KLfAAAACQEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="navy">
                 <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01C648F0" wp14:editId="647DF955">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5615940</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>447040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="873125" cy="2540"/>
@@ -2355,51 +2264,51 @@
                           <a:round/>
                           <a:headEnd type="triangle" w="sm" len="med"/>
                           <a:tailEnd type="triangle" w="sm" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="7B577D4A" id="Line 28" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="442.2pt,35.2pt" to="510.95pt,35.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZKjvO3wEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudNqBQhl1uocuy6VA&#10;pV24p4lnJiKJoyTttH+Pk3a7u3BBiDlE49h+9nt2ljdHa9gBQtToWj6bTDkDJ1Fp17f8+8PdmwVn&#10;MQmnhEEHLT9B5Der16+Wo2+gxgGNgsAIxMVm9C0fUvJNVUU5gBVxgh4cOTsMViQyQ1+pIEZCt6aq&#10;p9P31YhB+YASYqTb27OTrwp+14FM37ouQmKm5dRbKmco5y6f1Wopmj4IP2h5aUP8QxdWaEdFr1C3&#10;Igm2D/oPKKtlwIhdmki0FXadllA4EJvZ9Dc294PwULiQONFfZYr/D1Z+PWwD06rldc2ZE5ZmtNEO&#10;WL3I2ow+NhSydtuQ2cmju/cblD8jc7gehOuh9Phw8pQ3yxnVi5RsRE8VduMXVBQj9gmLUMcuWNYZ&#10;7X/kxAxOYrBjmczpOhk4JibpcvHh7ayecybJVc/flblVoskgOdWHmD4DWpZ/Wm6IQIEUh01Muamn&#10;kBzu8E4bU0ZvHBtb/nFO4NkT0WiVncUI/W5tAjuIvDz0LR7rvggLuHeqgA0g1CenWCpypKBJIAM8&#10;V4iWMwP0RCyo89Iloc1fBlP7xl2kzWqe57JDddqGR8lpPwrPyy7nBXxul+ynF7f6BQAA//8DAFBL&#10;AwQUAAYACAAAACEAz+h7B+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI&#10;XNCWdFQQStMJEIjTJNiQuGaN+0Ebp2qyrfDrSU9wsmw/ev04X0+2Z0ccfetIQbIUwJBKZ1qqFXzs&#10;XhYSmA+ajO4doYJv9LAuzs9ynRl3onc8bkPNYgj5TCtoQhgyzn3ZoNV+6QakuKvcaHWI7VhzM+pT&#10;DLc9Xwlxw61uKV5o9IBPDZbd9mAVPFfdRlbplSvbr8eurt+uP5OfV6UuL6aHe2ABp/AHw6wf1aGI&#10;Tnt3IONZr0DKNI2oglsR6wyIVXIHbD9PJPAi5/9fKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA2So7zt8BAAC5AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAz+h7B+AAAAAKAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="navy">
                 <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE8C314" wp14:editId="451AD60F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5934075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>262255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="457200" cy="194310"/>
@@ -2457,111 +2366,97 @@
                               <w:rPr>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>25 mm</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2EE8C314" id="Text Box 29" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:467.25pt;margin-top:20.65pt;width:36pt;height:15.3pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGh/hD8wEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nHYCNqOo1ORUhj&#10;IA1+gGM7iYXjM2e3Sfn1nJ2uq8YbIg+Wz2d/d9/3XVY302DZXmMw4Gq+XJScaSdBGdfV/Mf37Ztr&#10;zkIUTgkLTtf8oAO/Wb9+tRp9pS+gB6s0MgJxoRp9zfsYfVUUQfZ6EGEBXjtKtoCDiBRiVygUI6EP&#10;trgoy/fFCKg8gtQh0OndnOTrjN+2WsavbRt0ZLbm1FvMK+a1SWuxXomqQ+F7I49tiH/oYhDGUdET&#10;1J2Igu3Q/AU1GIkQoI0LCUMBbWukzhyIzbJ8weaxF15nLiRO8CeZwv+DlQ/7R/8NWZw+wkQGZhLB&#10;34P8GZiDTS9cp28RYey1UFR4mSQrRh+q49MkdahCAmnGL6DIZLGLkIGmFoekCvFkhE4GHE6i6yky&#10;SYeX767ISM4kpZYfLt8usymFqJ4eewzxk4aBpU3NkTzN4GJ/H2JqRlRPV1KtANaorbE2B9g1G4ts&#10;L8j/bf5y/y+uWZcuO0jPZsR0klkmYjPFODUTM6rmVwkikW5AHYg2wjxW9BvQpgf8zdlII1Xz8Gsn&#10;UHNmP7sk3XWZiMY5KCniDM8zzXlGOElQNY+czdtNnOd259F0PVWazXJwS3K3Jkvx3NWxfRqbrNBx&#10;xNNcnsf51vOPuP4DAAD//wMAUEsDBBQABgAIAAAAIQDsQ7lD3AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCRuLC0tsJW6E6Aicd1AO2dN1pQ1TtWkW3l7vBMcbX/6/8/lena9&#10;OJkxdJ4Q0kUCwlDjdUctwtfn+90SRIiKtOo9GYQfE2BdXV+VqtD+TBtz2sZWcAiFQiHYGIdCytBY&#10;41RY+MEQ3w5+dCryOLZSj+rM4a6X90nyKJ3qiBusGsybNc1xOzmEOnwf8rT+cJnrdko6e9TTa414&#10;ezO/PIOIZo5/MFz0WR0qdtr7iXQQPcIqyx8YRcjTDMQF4Dre7BGe0hXIqpT/X6h+AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAEaH+EPzAQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOxDuUPcAAAACgEAAA8AAAAAAAAAAAAAAAAATQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
                 <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="765DAD8D" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00E5365B" w:rsidRDefault="00F46E3B" w:rsidP="00E5365B">
                       <w:pPr>
                         <w:pStyle w:val="Date"/>
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E5365B">
                         <w:rPr>
                           <w:color w:val="000080"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>25 mm</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The authors of English papers are requested to use Microsoft Word 200</w:t>
       </w:r>
       <w:r w:rsidR="004F392D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Windows to create their final </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and pdf files with embedded fonts. Use Times New Roman 10 </w:t>
+        <w:t xml:space="preserve"> in Windows to create their final docx and pdf files with embedded fonts. Use Times New Roman 10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and single space for paper body text. The full paper should be formatted in single column with the margins specified on this template (30</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B" w:rsidRPr="00252016">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -2742,58 +2637,56 @@
         </w:rPr>
         <w:t>age Limitation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E0479C" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="008B4557" w:rsidRDefault="00F46E3B" w:rsidP="004F1170">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77280EF3" w14:textId="22351ACC" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="00CA0F69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Full papers, including main body, figures and tables, should not be more than </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE367E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D273F7" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="00CA0F69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B7B5F3" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="00CA0F69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CCC28B5" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="00FA7629">
       <w:pPr>
@@ -2969,51 +2862,51 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="3290B055" id="Group 33" o:spid="_x0000_s1048" style="position:absolute;left:0;text-align:left;margin-left:-17.1pt;margin-top:-96pt;width:11.4pt;height:81.6pt;z-index:251663872" coordorigin="2373,3874" coordsize="228,1259" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBLhZw5gIAABUHAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu3CAQfa/Uf0C8N77t1cpulG4uqpS2&#10;kZJ+AIvxRcVAgV07f98B7GR3U/Uq1Q8IGBhmzjkzPr/oW472TJtGihVOzmKMmKCyaES1wl8eb94t&#10;MDKWiIJwKdgKPzGDL9Zv35x3KmeprCUvmEbgRJi8UytcW6vyKDK0Zi0xZ1IxAcZS6pZYWOoqKjTp&#10;wHvLozSOZ1EndaG0pMwY2L0KRrz2/suSUfu5LA2ziK8wxGb9qP24dWO0Pid5pYmqGzqEQf4iipY0&#10;Ah59dnVFLEE73bxy1TZUSyNLe0ZlG8mybCjzOUA2SXySza2WO+VzqfKuUs8wAbQnOP21W/ppf6vV&#10;g7rXIXqY3kn61QAuUaeq/NDu1lU4jLbdR1kAn2RnpU+8L3XrXEBKqPf4Pj3jy3qLKGwmk8l8ASxQ&#10;MCVxNsvSgQBaA0vuWprNM4zAnC3mk0AOra+H62kKYvJ30+nSGSOSh2d9qENojnrQknmBy/wbXA81&#10;UcyzYBwc9xo1BcQ/w0iQFiC4awRDmY/WvQxHNuJeQ3huZQDZX4KVzuLkJOsRshGt04xJrrSxt0y2&#10;yE1WmEMUngiyvzM2gDMecbwIedNwDvsk5wJ1K7ycplN/wUjeFM7obEZX2w3XaE+gYDL4liPSR8dA&#10;mKLwzmpGimtRIPukAAurGyIqzrB7wbQYcQZtoWVF4NKShv/mYeCWCy/CAGKAcyuLJ48tMO5J/l9s&#10;z0e2Hx0z72WPsqnLaWDcFRCyPeyDMgKqoY6QkJsaIGGXWsvOgQVqTLx4D67+iVbGCpkkk6F6Rq0k&#10;y6E+ZknqXxjL45VYNPTFn4nliOsjSdz4b/B+dMyxdSCzH/Nn+23vy2cxghcYRVqG1gy/Epi4MZ2D&#10;9jvozCCkbzuiQVP8gwD0XBsfJ3qcbP0km8UxmImgtYQmb8fpxoaWv1O6qWp4IHAk5CW0r7Lx5eLo&#10;CMEMqoMWMjRB6L2+2Qz/CdfcD9f+1MvfbP0dAAD//wMAUEsDBBQABgAIAAAAIQCxHlV84gAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbutm0SozZlFLUUxFsBfG2TaZJaHY2&#10;ZLdJ+u8dT3p7j/l4816+nm0nRhx860iDWsQgkEpXtVRr+Dy8RikIHwxVpnOEGq7oYV3c3uQmq9xE&#10;HzjuQy04hHxmNDQh9JmUvmzQGr9wPRLfTm6wJrAdalkNZuJw28kkjh+lNS3xh8b0uG2wPO8vVsPb&#10;ZKbNUr2Mu/Npe/0+PLx/7RRqfX83b55BBJzDHwy/9bk6FNzp6C5UedFpiJarhFEW6inhVYxESq1A&#10;HFkkaQqyyOX/EcUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEEuFnDmAgAAFQcAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALEeVXziAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAQAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;">
                 <v:line id="Line 34" o:spid="_x0000_s1049" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2601,3874" to="2601,5133" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+wNvywQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN9VC0GkUEZde9uK6Ix6EZm2ozKU3U7r83wsLe5vE+Z75sbSUe1PjSsYLRMAFBnDtd&#10;cqHg+LMZTED4gKyxckwKfsnDctHtzDHT7snf9DiEQsQQ9hkqMCHUmZQ+N2TRD11NHLmLayyGCJtC&#10;6gafMdxWcpwkqbRYcmwwWNPaUH473K0Cu/+6rtJiF6ZmO23Pp83p/nneKtXvtasZiEBt+Bf/uT90&#10;nJ/C+5d4gFy8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD7A2/LBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:shape id="Text Box 35" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:2373;top:4140;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhhlc2wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVA/rWo0igrDoQTcKXodmbKvNpDSx1n9vhIW9zeN9znzZ2Uq01PjSsYLRMAFBnDlT&#10;cq7gdNx8foPwAdlg5ZgUPMnDctH7mGNq3IN/qdUhFzGEfYoKihDqVEqfFWTRD11NHLmLayyGCJtc&#10;mgYfMdxWcpwkX9JiybGhwJrWBWU3fbcKNmF63Wl9bre3ZH/fPg/7y1m3Sg363WoGIlAX/sV/7h8T&#10;50/g/Us8QC5eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACGGVzbBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="32D177CB" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00821C9D" w:rsidRDefault="00F46E3B" w:rsidP="00821C9D">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00821C9D">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
@@ -3149,112 +3042,98 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="73C98418" id="Group 30" o:spid="_x0000_s1051" style="position:absolute;left:0;text-align:left;margin-left:-17.4pt;margin-top:-1.1pt;width:11.4pt;height:72.3pt;z-index:251661824" coordorigin="2373,3874" coordsize="228,1259" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIVyIu7AIAABQHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wH5++q3NC9Wk6pL12pS&#10;t1Vq9wMIxjYaBgYkdv79DrDTpJ22qpPmDwg4OO6e57nzxWXfcrSj2jApllF6lkSICiJLJupl9P3x&#10;5sM8QsZiUWIuBV1Ge2qiy9X7dxedKmgmG8lLqhE4Eabo1DJqrFVFHBvS0BabM6moAGMldYstLHUd&#10;lxp34L3lcZYk07iTulRaEmoM7F4HY7Ty/quKEvutqgy1iC8jiM36Uftx48Z4dYGLWmPVMDKEgd8Q&#10;RYuZgEcPrq6xxWir2QtXLSNaGlnZMyLbWFYVI9TnANmkybNsbrXcKp9LXXS1OsAE0D7D6c1uydfd&#10;rVYP6l6H6GF6J8kPA7jEnaqLY7tb1+Ew2nRfZAl84q2VPvG+0q1zASmh3uO7P+BLe4sIbKaTyWwO&#10;LBAwLdJ5lg74kwZIcreyfJZHCKz5fDYJ3JDm03A7y0BL7mqanS+cMcZFeNVHOkTmmAcpmSe0zL+h&#10;9dBgRT0JxqFxrxErIYZFhARuAYE7JijKUxeQexmOrMW9HlYGgP0rVtk0SZ9lPSI2gPUiY1wobewt&#10;lS1yk2XEIQrPA97dGRvAGY84WoS8YZzDPi64QB3gf56d+wtGclY6o7MZXW/WXKMdhnrJ4VuMSJ8c&#10;A12K0jtrKC4/iRLZvQIsrGZY1JxG7gXTRohT6AotLQOXFjP+ysPALRdeg6ZwIAZwN7Lce2yBcU/y&#10;f2I7Ax4C24+OmY+yR3l2xLirH2R72AdlBFRDGSEh1w1AQq+0lp0DC9ToteIzALGE0nPpvE4rY4VM&#10;0slQPaNW0sVQH9PUx3Yojxdi0dAW/ySWE65PJHHjP5c5eD855tg6ktnv+bP9pvfl41Xlkg6MIi1D&#10;Z4Y/CUzcmM0A8w4aMwjp5xZr0BT/LAA92LbjRI+TjZ/k0yQBMxakkdDj7Thd29Dxt0qzuoEHAkdC&#10;XkH3qpgvl6dgBtVBC/Ez33p9vsNvwvX247U/9fQzW/0CAAD//wMAUEsDBBQABgAIAAAAIQCPvV2e&#10;4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOAt3SSNUmI2pRT1VARbQXqb&#10;ZqdJaHY3ZLdJ+vaOJ73NMB//fH+xnk0nRhp866yCZBGDIFs53dpawdfhLVqB8AGtxs5ZUnAjD+vy&#10;/q7AXLvJftK4D7XgEOtzVNCE0OdS+qohg37herJ8O7vBYOB1qKUecOJw08k0jp+lwdbyhwZ72jZU&#10;XfZXo+B9wmmzTF7H3eW8vR0PTx/fu4SUenyYNy8gAs3hD4ZffVaHkp1O7mq1F52CaJmxeuAhTUEw&#10;ECUplzsxmaUZyLKQ/yuUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIVyIu7AIAABQH&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPvV2e4AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAEYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUwYA&#10;AAAA&#10;">
                 <v:line id="Line 31" o:spid="_x0000_s1052" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2601,3874" to="2601,5133" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPX0+AwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTXsITZpVpKBovVRbJMchO2Zjs7Mhu8b477sFobd5vM8pFqNtxUC9bxwreJ4lIIgr&#10;pxuuFXx/raavIHxA1tg6JgU38rCYP0wKzLW78p6GQ6hFDGGfowITQpdL6StDFv3MdcSRO7neYoiw&#10;r6Xu8RrDbStfkiSVFhuODQY7ejdU/RwuVoH93J2Xaf0RMrPOxvK4Ol625Vqpp8dx+QYi0Bj+xXf3&#10;Rsf5Gfz9Eg+Q818AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT19PgMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:shape id="Text Box 32" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:2373;top:4140;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgAwX/wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCu7qRBeljY4igiDpIu204PaSuSbRzJ2QGfP4e2dR6PJw3tv9aBvRU+drxwpWywQEceFM&#10;zaWC35/T6zsIH5ANNo5JwUQe9rvZyxZT4wb+pl6HUsQQ9ikqqEJoUyl9UZFFv3QtceSurrMYIuxK&#10;aTocYrht5DpJ3qTFmmNDhS0dKyru+mEVnMLH7VPrS5/dk/yRTV/59aJ7pRbz8bABEWgM/+I/99ko&#10;WMf18Uv8AXL3BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGADBf/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="39BB8B0E" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00821C9D" w:rsidRDefault="00F46E3B" w:rsidP="00821C9D">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>25</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00821C9D">
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">All footnotes, if necessary, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> with Times New Roman 9 </w:t>
+        <w:t xml:space="preserve">All footnotes, if necessary, should be inserted with Times New Roman 9 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Font, separated from the main body text by a line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287B9580" w14:textId="77777777" w:rsidR="004F392D" w:rsidRDefault="004F392D" w:rsidP="00C202C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28232A77" w14:textId="77777777" w:rsidR="004F392D" w:rsidRDefault="004F392D" w:rsidP="00C202C0">
@@ -3315,75 +3194,75 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2829CE99" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
                             <w:r w:rsidRPr="00953D1C">
                               <w:rPr>
                                 <w:position w:val="-6"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:object w:dxaOrig="120" w:dyaOrig="300" w14:anchorId="119015BB">
-                                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:5.45pt;height:14.95pt" o:ole="">
+                                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:5.4pt;height:15pt" o:ole="">
                                   <v:imagedata r:id="rId7" o:title=""/>
                                 </v:shape>
-                                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1832605412" r:id="rId9"/>
+                                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1848840711" r:id="rId9"/>
                               </w:object>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="14DD770C" id="Text Box 36" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:17.85pt;margin-top:59.25pt;width:9pt;height:15.3pt;z-index:-251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNOSm18QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJK2QiXabFW2WoRU&#10;oFLhAxzbSSwcjxl7Nylfz9jZblflhsjB8mTsN++9Ga9v5tGyg8ZgwDW8WpWcaSdBGdc3/Mf33btr&#10;zkIUTgkLTjf8SQd+s3n7Zj35Wl/AAFZpZATiQj35hg8x+rooghz0KMIKvHaU7ABHESnEvlAoJkIf&#10;bXFRlu+LCVB5BKlDoL93S5JvMn7XaRm/dV3QkdmGE7eYV8xrm9ZisxZ1j8IPRh5piH9gMQrjqOgJ&#10;6k5EwfZo/oIajUQI0MWVhLGArjNSZw2kpipfqXkchNdZC5kT/Mmm8P9g5dfDo39AFuePMFMDs4jg&#10;70H+DMzBdhCu17eIMA1aKCpcJcuKyYf6eDVZHeqQQNrpCyhqsthHyEBzh2NyhXQyQqcGPJ1M13Nk&#10;MpWsri5LykhKVR+uLqvclELUz5c9hvhJw8jSpuFIPc3g4nAfYiIj6ucjqVYAa9TOWJsD7NutRXYQ&#10;1P9d/jL/V8esS4cdpGsLYvqTVSZhi8Q4tzMzilhmhkl1C+qJdCMsc0XvgDYD4G/OJpqphodfe4Ga&#10;M/vZJe+uy6Q0LkFJEWd4nmnPM8JJgmp45GzZbuMyuHuPph+o0tItB7fkd2eyFy+sjvxpbrJFxxlP&#10;g3ke51MvL3HzBwAA//8DAFBLAwQUAAYACAAAACEAWB9DOtsAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbiwtXWErTSdAReK6gXbOGq8pa5yqSbfy9pgTHP351+/P5WZ2vTjj&#10;GDpPCtJFAgKp8aajVsHnx9vdCkSImozuPaGCbwywqa6vSl0Yf6EtnnexFVxCodAKbIxDIWVoLDod&#10;Fn5A4t3Rj05HHsdWmlFfuNz18j5JHqTTHfEFqwd8tdicdpNTUIev4zKt313mur2Wzp7M9FIrdXsz&#10;Pz+BiDjHvzD86rM6VOx08BOZIHoFWf7ISebpKgfBgTxjcGCwXKcgq1L+/6D6AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAI05KbXxAQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFgfQzrbAAAACQEAAA8AAAAAAAAAAAAAAAAASwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" stroked="f">
                 <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="2829CE99" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
                       <w:r w:rsidRPr="00953D1C">
                         <w:rPr>
                           <w:position w:val="-6"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:object w:dxaOrig="120" w:dyaOrig="300" w14:anchorId="119015BB">
                           <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:6pt;height:15pt" o:ole="">
                             <v:imagedata r:id="rId10" o:title=""/>
                           </v:shape>
                           <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1763357020" r:id="rId11"/>
                         </w:object>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -3406,82 +3285,54 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>QUATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFE718B" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00FA2183" w:rsidRDefault="00F46E3B" w:rsidP="00C21B5D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F56B557" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="0009072B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">All equations (in one or more lines) </w:t>
-[...27 lines deleted...]
-        <w:t>. Each equation number should be right justified written in parentheses.  Relevant theories and equations should essentially be adequate and not too elaborate.  Note to the following sample equation:</w:t>
+        <w:t>All equations (in one or more lines) must be written in the left of line with Times New Roman font and appropriate size. Number all equations sequentially from 1. Each equation number should be right justified written in parentheses.  Relevant theories and equations should essentially be adequate and not too elaborate.  Note to the following sample equation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C77AE42" w14:textId="5B1C3A81" w:rsidR="00F46E3B" w:rsidRDefault="006248DE" w:rsidP="0009072B">
+    <w:p w14:paraId="6C77AE42" w14:textId="5B1C3A81" w:rsidR="00F46E3B" w:rsidRDefault="000C3852" w:rsidP="0009072B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:d>
           <m:dPr>
             <m:begChr m:val="["/>
             <m:endChr m:val="]"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -3798,100 +3649,92 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00CA441D" w:rsidRPr="00CA441D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> are … and … respectively for </w:t>
       </w:r>
       <w:r w:rsidR="00CA441D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">reduction fraction, initial particles </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>reduction fraction, initial particles radius,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46E3B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00CA441D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>radius,</w:t>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3576">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA441D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>and time</w:t>
       </w:r>
       <w:r w:rsidR="00F46E3B" w:rsidRPr="00953D1C">
         <w:rPr>
           <w:position w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="139" w:dyaOrig="240" w14:anchorId="634CA12C">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:6.8pt;height:12.25pt" o:ole="">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:6.9pt;height:12.3pt" o:ole="">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1832605411" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1848840710" r:id="rId13"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00F46E3B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D48C3E0" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B8F400A" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:jc w:val="left"/>
@@ -3925,65 +3768,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7941263A" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00FA2183" w:rsidRDefault="00F46E3B" w:rsidP="00A53253">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="536468CB" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="008179B7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Since it is not necessary to present nomenclature at the beginning of the paper, each variable or symbol used in the text </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> after its first appearance in the text.</w:t>
+        <w:t>Since it is not necessary to present nomenclature at the beginning of the paper, each variable or symbol used in the text must be clearly defined after its first appearance in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1518F9" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A6BF182" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A1CD507" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="00A53253">
@@ -4200,50 +4029,51 @@
         <w:spacing w:after="60"/>
         <w:ind w:right="28"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69DF4325" w14:textId="400D1933" w:rsidR="00F46E3B" w:rsidRDefault="00FD22A9" w:rsidP="00F36A32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="518C87C0" wp14:editId="1740C2DE">
             <wp:extent cx="3105150" cy="2352675"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="57" name="Picture 57"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3105150" cy="2352675"/>
@@ -4387,51 +4217,51 @@
                               <w:r w:rsidRPr="00821C9D">
                                 <w:rPr>
                                   <w:color w:val="000080"/>
                                 </w:rPr>
                                 <w:t>30 mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="6A103F17" id="Group 41" o:spid="_x0000_s1055" style="position:absolute;left:0;text-align:left;margin-left:-32.15pt;margin-top:16.15pt;width:19.05pt;height:113.8pt;z-index:251664896;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area" coordorigin="2373,3874" coordsize="228,1259" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5a4c96gIAABQHAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu2zAMfR+wfxD0vjp2nKQx6hRdesGA&#10;bivQ7gMUW7aFyZImKbHz96OkOJe22IoOmB8EStSFPOeQvrjsW442VBsmRY7jsxFGVBSyZKLO8Y+n&#10;20/nGBlLREm4FDTHW2rw5eLjh4tOZTSRjeQl1QguESbrVI4ba1UWRaZoaEvMmVRUgLOSuiUWprqO&#10;Sk06uL3lUTIaTaNO6lJpWVBjYPU6OPHC319VtLDfq8pQi3iOITbrR+3HlRujxQXJak1Uw4pdGOQd&#10;UbSECXh0f9U1sQStNXtxVcsKLY2s7Fkh20hWFSuozwGyiUfPsrnTcq18LnXW1WoPE0D7DKd3X1t8&#10;29xp9agedIgezHtZ/DSAS9SpOjv2u3kdNqNV91WWwCdZW+kT7yvduisgJdR7fLd7fGlvUQGLSRrP&#10;xxOMCnDFaTpJpjsCigZYcseS8WyMEbjH57M0kFM0N8PxBMTkzyaTuXNGJAvP+lB3oTnqQUvmAJf5&#10;N7geG6KoZ8E4OB40YmWOZxgJ0gIC90xQlCYuHvcw7FiKB72bGQD2r1gBDPGzpAfEQLKvJkwypY29&#10;o7JFzsgxhyg8D2Rzb2zAZtjiaBHylnEO6yTjAnU5nk+SiT9gJGelczqf0fVqyTXaEKiXMXzzAeiT&#10;baBLUfrLGkrKG1Eiu1WAhdWMiJpT7F4wLUacQldoaRmotITxN24GarnwGjSZAzGAu5Ll1mMLhHuO&#10;/xPZ04HsJ0fMZ9mjdHxEuCsfZHtYB10HUEMVISGXDSBCr7SWncMKtBi7kz4B0EqoPJfN26Qy1Eca&#10;p7vaGaQSz3fVMY29GPfF8UIrGrrin7RyQvWJIm795+MHrRwLx5F1pLLX6bP9qvfFE3sMXNaBUaRl&#10;6MzwJwHDjckMtN9BYwYh/VoTDZriXwTA57r4YOjBWHljPB2NwE1E0Ujo8XYwlzZ0/LXSrG7ggUCS&#10;kFfQvSrmy+UQzI4c6CDe8q0XrJPefjz3uw4/s8VvAAAA//8DAFBLAwQUAAYACAAAACEAiKBvc94A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT2vCQBTE74V+h+UVequbP1g05kVE2p6kUC0Ub2v2&#10;mQSzb0N2TeK37/ZUj8MMM7/J15NpxUC9aywjxLMIBHFpdcMVwvfh/WUBwnnFWrWWCeFGDtbF40Ou&#10;Mm1H/qJh7ysRSthlCqH2vsukdGVNRrmZ7YiDd7a9UT7IvpK6V2MoN61MouhVGtVwWKhVR9uaysv+&#10;ahA+RjVu0vht2F3O29vxMP/82cWE+Pw0bVYgPE3+Pwx/+AEdisB0slfWTrQI4YhHSJMURHDTRQzi&#10;hJDMl0uQRS7v8YtfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPlrhz3qAgAAFAcAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIigb3PeAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAARAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;">
                 <v:line id="Line 42" o:spid="_x0000_s1056" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2601,3874" to="2601,5133" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmbSSNwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LiwIx&#10;EITvgv8htOBNM7sHH7NGkQVF3YuPRTw2k3Yy7qQzTKKO/34jCB6LqvqKmswaW4ob1b5wrOCjn4Ag&#10;zpwuOFfwe1j0RiB8QNZYOiYFD/Iwm7ZbE0y1u/OObvuQiwhhn6ICE0KVSukzQxZ931XE0Tu72mKI&#10;ss6lrvEe4baUn0kykBYLjgsGK/o2lP3tr1aB3f5c5oN8E8ZmOW5Ox8Xxuj4tlep2mvkXiEBNeIdf&#10;7ZVWMITnlXgD5PQfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApm0kjcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:shape id="Text Box 43" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:2373;top:4140;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwWQM6wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8abp7EK1GkQVh0YNrFLw+mmdbbV5Kk9b67zeC4HGYmW+Yxaq3leio8aVjBV/jBARx&#10;5kzJuYLTcTOagvAB2WDlmBQ8yMNq+TFYYGrcnQ/U6ZCLCGGfooIihDqV0mcFWfRjVxNH7+IaiyHK&#10;JpemwXuE20p+J8lEWiw5LhRY009B2U23VsEmzK47rc/d9pbs2+3jb385606p4We/noMI1Id3+NX+&#10;NQom8LwSb4Bc/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwWQM6wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="0ED8DF3A" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00821C9D" w:rsidRDefault="00F46E3B" w:rsidP="00405EAB">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00821C9D">
                           <w:rPr>
                             <w:color w:val="000080"/>
                           </w:rPr>
                           <w:t>30 mm</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
@@ -4496,51 +4326,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> time at different temperatures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220D53B6" w14:textId="7C11EBA0" w:rsidR="00F46E3B" w:rsidRDefault="006E3E7A" w:rsidP="0075325D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DB37EB1" wp14:editId="1390E145">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>670560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="842645" cy="266700"/>
                 <wp:effectExtent l="0" t="95250" r="205105" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="AutoShape 37"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -4612,51 +4441,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>, bold</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="46800" rIns="18000" bIns="46800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7DB37EB1" id="AutoShape 37" o:spid="_x0000_s1058" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:52.8pt;margin-top:4.5pt;width:66.35pt;height:21pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4qPN1WQIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD03tpxU7c16hRFugwD&#10;ugva7QMUS7a1SaImKXHarx8lu5m7vQ3Lg0CZ1OHhIZnrm4NWZC+cl2BqujjNKRGmAS5NV9NvXzcn&#10;l5T4wAxnCoyo6ZPw9Gb19s31YCtRQA+KC0cQxPhqsDXtQ7BVlvmmF5r5U7DCoLMFp1nAq+sy7tiA&#10;6FplRZ6X2QCOWweN8B6/3o1Oukr4bSua8LltvQhE1RS5hXS6dG7jma2uWdU5ZnvZTDTYP7DQTBpM&#10;eoS6Y4GRnZN/QWnZOPDQhtMGdAZtKxuRasBqFvkf1Tz2zIpUC4rj7VEm//9gm0/7R/vFRere3kPz&#10;wxMD656ZTtw6B0MvGMd0iyhUNlhfHR/Ei8enZDt8BI6tZbsASYND63QExOrIIUn9dJRaHAJp8OPl&#10;siiX55Q06CrK8iJPrchY9fLYOh/eC9AkGjUdBO/EA+wMf8CerplSsAspG9vf+5Ck58QwHYnw7wtK&#10;Wq2wk3umyEVRnKUCsD2zmGIec3JxlS/LaRxmQWfzoEWJTJMSrJrSIuMXppGDgY1UKg2VMmSo6dV5&#10;cZ5oelCSR2eS2nXbtXIE2dV0s8nxN8G+CovId8z3YxxHaySoZcClUVKjjvHtNMaxV+8MT9kDk2q0&#10;kaEyU/Niv+Jq+CoctgciOXa2iJjx0xb4E7bTwbgkuNRo9OCeKRlwQWrqf+6YE5SoDyaOREyNG5Uu&#10;yxJvlLi5Zzv3MNMgVE0DJaO5DuMW7qyTXY+ZFkkmA7c4Rq0ML/M2spr44xKg9WrL5vcU9ftvZfUL&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLUcu+3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqN1WLSbEqVAFF6oiUbhw2yZLEhGvo9htQ7+e5QTH0Yxm3uSr0XfqSENsAzuYTgwo&#10;4jJULdcO3t+ebiyomJAr7AKTg2+KsCouL3LMqnDiVzruUq2khGOGDpqU+kzrWDbkMU5CTyzeZxg8&#10;JpFDrasBT1LuOz0zZqk9tiwLDfa0bqj82h28A/TlreXH9XbzvG3PG2s/7Mu5d+76any4B5VoTH9h&#10;+MUXdCiEaR8OXEXViTaLpUQd3Mkl8WdzOwe1d7CYGtBFrv8fKH4AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAeKjzdVkCAACeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAS1HLvt4AAAAIAQAADwAAAAAAAAAAAAAAAACzBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" adj="26402,-6274" filled="f" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
                 <v:textbox inset=".5mm,1.3mm,.5mm,1.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="5A283C9A" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="00F36A32">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Size 9 </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
@@ -4923,51 +4752,51 @@
                                   <w:color w:val="000080"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> mm</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="36000" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="0C5139B0" id="Group 38" o:spid="_x0000_s1059" style="position:absolute;left:0;text-align:left;margin-left:-26.9pt;margin-top:10.55pt;width:17.4pt;height:67.8pt;z-index:251665920" coordorigin="2373,3874" coordsize="228,1259" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZka8g6gIAABQHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxffVL0jSx6lRd+qJJ&#10;7Vap3Q8gGNtoGDwgsfPvd4CdJu20l06aPyDg4Lh7nufO5xd9I9CWacOVzHFyEmPEJFUFl1WOvz7d&#10;fJhjZCyRBRFKshzvmMEXy/fvzrs2Y6mqlSiYRuBEmqxrc1xb22ZRZGjNGmJOVMskGEulG2Jhqauo&#10;0KQD742I0jieRZ3SRasVZcbA7lUw4qX3X5aM2i9laZhFIscQm/Wj9uPajdHynGSVJm3N6RAGeUMU&#10;DeESHt27uiKWoI3mr1w1nGplVGlPqGoiVZacMp8DZJPEL7K51WrT+lyqrKvaPUwA7Quc3uyWft7e&#10;6vaxfdAhepjeKfrNAC5R11bZod2tq3AYrbt7VQCfZGOVT7wvdeNcQEqo9/ju9viy3iIKm2kaL+bA&#10;AgXTfJbEswF/WgNJ7lY6OZtgBNbJ/GwauKH19f42aMldTdLThTNGJAuv+kiHyBzzICXzjJb5N7Qe&#10;a9IyT4JxaDxoxIscTzGSpAEA7rhkaOLjcQ/DiZV80BCdWxnA9bdQpbM4eZH0CNiA1auESdZqY2+Z&#10;apCb5FhAFJ4Gsr0zNmAzHnGsSHXDhYB9kgmJuhwvTtNTf8EowQtndDajq/VKaLQlUC4T+BYj0EfH&#10;QJay8M5qRoprWSC7awELqzmRlWDYvWAajASDptCwIlBpCRd/eBioFdJLMIAY4FyrYuexBcI9x/+J&#10;7CQd2X5yzHxUPZp66Q6Mu/JBtod9EGdANVQRkmpVAyTsUmvVObBAjInX7sHVv9HKWCDTJERAslEr&#10;yWIojxmEGxQw1uSohEEsGrrir8RyxPWRJG78N3g/OubYOpDZz/mz/br31ZNMnA8HQaAUaRU6M/xJ&#10;YOLG9AzE30FjBiV93xANohKfJMDnuvg40eNk7SeTWRyDmUhaK+jxdpyubOj4m1bzqoYHAklSXUL3&#10;Krmvl+dgBtlBCxl6ILRe32yG34Tr7Ydrf+r5Z7b8AQAA//8DAFBLAwQUAAYACAAAACEADPeo4OAA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7rZllSN2ZRS1FMRbIXS2zaZ&#10;JqHZ2ZDdJum/dzzpcZiP976XrSbbigF73zjSoGYxCKTClQ1VGr7379EzCB8MlaZ1hBpu6GGV399l&#10;Ji3dSF847EIlOIR8ajTUIXSplL6o0Ro/cx0S/86utybw2Vey7M3I4baV8zheSmsa4obadLipsbjs&#10;rlbDx2jG9UK9DdvLeXM77pPPw1ah1o8P0/oVRMAp/MHwq8/qkLPTyV2p9KLVECULVg8a5kqBYCBS&#10;LzzuxGSyfAKZZ/L/hPwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmZGvIOoCAAAUBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADPeo4OAAAAAK&#10;AQAADwAAAAAAAAAAAAAAAABEBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFEGAAAA&#10;AA==&#10;">
                 <v:line id="Line 39" o:spid="_x0000_s1060" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2601,3874" to="2601,5133" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWv7r6wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LiwIx&#10;EITvwv6H0AveNLOLiM4aRRYUHxcfi3hsJu1k3ElnmEQd/70RBI9FVX1FjSaNLcWVal84VvDVTUAQ&#10;Z04XnCv42886AxA+IGssHZOCO3mYjD9aI0y1u/GWrruQiwhhn6ICE0KVSukzQxZ911XE0Tu52mKI&#10;ss6lrvEW4baU30nSlxYLjgsGK/o1lP3vLlaB3azP036+CkMzHzbHw+xwWR7nSrU/m+kPiEBNeIdf&#10;7YVW0IPnlXgD5PgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVr+6+sMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#339">
                   <v:stroke startarrow="block" startarrowwidth="narrow" endarrow="block" endarrowwidth="narrow"/>
                 </v:line>
                 <v:shape id="Text Box 40" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:2373;top:4140;width:198;height:612;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAx8fSuwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdD2Ido0iC8LiHtS40OvQjG21mZQm1vrvjSB4m8f7nMWqt7XoqPWVYwVf4wQEce5M&#10;xYWC/+NmNAPhA7LB2jEpuJOH1fJjsMDUuBsfqNOhEDGEfYoKyhCaVEqfl2TRj11DHLmTay2GCNtC&#10;mhZvMdzWcpIkU2mx4thQYkM/JeUXfbUKNmF+/tM667aXZHfd3ve7U6Y7pYaf/fobRKA+vMUv96+J&#10;8yfw/CUeIJcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADHx9K7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f">
                   <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,1mm">
                     <w:txbxContent>
                       <w:p w14:paraId="48358EAA" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00821C9D" w:rsidRDefault="00F46E3B" w:rsidP="007805A7">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:rtl/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="000080"/>
                           </w:rPr>
                           <w:t>25</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00821C9D">
                           <w:rPr>
@@ -5144,51 +4973,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="CC0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>, bold</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="46800" rIns="18000" bIns="46800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="231ED0BB" id="AutoShape 44" o:spid="_x0000_s1062" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:16.95pt;width:66.35pt;height:21pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBB+dATVAIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6t3bc1u2MOkWRLsOA&#10;/aHdHkCRZFubJGqSEqd7+lGym6XrbZgPAilS5MePpK9v9kaTnfRBgW3p4rSkRFoOQtm+pd++rk+u&#10;KAmRWcE0WNnSRxnozfL1q+vRNbKCAbSQnmAQG5rRtXSI0TVFEfggDQun4KRFYwfesIiq7wvh2YjR&#10;jS6qsqyLEbxwHrgMAW/vJiNd5vhdJ3n83HVBRqJbithiPn0+N+ksltes6T1zg+IzDPYPKAxTFpMe&#10;Qt2xyMjWqxehjOIeAnTxlIMpoOsUl7kGrGZR/lXNw8CczLUgOcEdaAr/Lyz/tHtwX3yCHtwH4D8C&#10;sbAamO3lrfcwDpIJTLdIRBWjC83hQVICPiWb8SMIbC3bRsgc7DtvUkCsjuwz1Y8HquU+Eo6XV+dV&#10;fX5BCUdTVdeXZW5FwZqnx86H+E6CIUlo6ShFL+9ha8U99nTFtIZtzNnY7kOImXpBLDMJiPi+oKQz&#10;Gju5Y5pcplxzp498qmOfk8uyOqtfOp0dOy1qRJqZYM2cFhE/IU0YLKyV1nmotCVjS99cVBcZZgCt&#10;RDJmqn2/WWlPEF1L1+sSvznsM7cU+Y6FYfITKE0AjYq4NFoZ5DG9ncc49eqtFTl7ZEpPMiLUdm5e&#10;6ldajdDE/WZPlMDOZmbS1QbEI7bTw7QkuNQoDOB/UTLigrQ0/NwyLynR720aiZQaNyor5zVqlPhj&#10;y+bYwizHUC2NlEziKk5buHVe9QNmWmSaLNziGHUqPs3bhGrGj0uA0rMtO9az15/fyvI3AAAA//8D&#10;AFBLAwQUAAYACAAAACEAf4XeZt0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KhDIygN2VSlEheEhNL2wm2bLEkgXke2mwa+HvcEx9GMZt7kq8n0amTnOysIt7MEFEtl604a&#10;hP3u+eYBlA8kNfVWGOGbPayKy4ucstqepORxGxoVS8RnhNCGMGRa+6plQ35mB5bofVhnKETpGl07&#10;OsVy0+t5ktxrQ53EhZYG3rRcfW2PBqHbs9uQ+0xfzM+4eyuHp/X7a4l4fTWtH0EFnsJfGM74ER2K&#10;yHSwR6m96hHikYCQpktQZzedL0AdEBZ3S9BFrv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQfnQE1QCAACeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAf4XeZt0AAAAGAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" adj="26841,-4371" filled="f" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
                 <v:textbox inset=".5mm,1.3mm,.5mm,1.3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="5683A168" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="CC0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Size 9 </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
@@ -5976,50 +5805,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="31DF138B" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B" w:rsidP="00454E8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F3A82EC" w14:textId="77777777" w:rsidR="00113D58" w:rsidRDefault="00113D58" w:rsidP="00113D58">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[1] Yadav, S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Srishilan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, C. &amp; Shukla, A.K., “Thermodynamic Model of MIDREX Ironmaking Process Using </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FactSageTM</w:t>
@@ -6050,83 +5880,51 @@
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="002F229E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11663-023-02928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="479E188C" w14:textId="7077ED9E" w:rsidR="00113D58" w:rsidRDefault="00113D58" w:rsidP="00113D58">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">[2] </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, A.A. et al., “Experimental and Numerical Simulation Study on Reduction of Pellets Based on X-ray Micro-computed Tomography”. </w:t>
+        <w:t xml:space="preserve">[2] Qiu, D., Wei, S., Elsherbiny, A.A. et al., “Experimental and Numerical Simulation Study on Reduction of Pellets Based on X-ray Micro-computed Tomography”. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004A67BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mater Trans B, (2023), 54, 3299–3311.  </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="002F229E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11663-023-02908-z</w:t>
@@ -6171,67 +5969,51 @@
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">[3] </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mishra, B., Singh, A.K., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mahobia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, G.S. “</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Reduction and Kinetics of a Lean Grade </w:t>
+        <w:t xml:space="preserve">, G.S. “Carbothermic Reduction and Kinetics of a Lean Grade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Multimetallic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC1A2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Magnetite Ore”. Proceedings of the International Conference on Metallurgical Engineering and Centenary Celebration. METCENT 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A2E">
@@ -6272,169 +6054,182 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="B Zar"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44B8EAC2" w14:textId="77777777" w:rsidR="00113D58" w:rsidRDefault="00113D58">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00113D58" w:rsidSect="002D57B4">
-      <w:headerReference w:type="default" r:id="rId18"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1699" w:right="1411" w:bottom="1411" w:left="1699" w:header="225" w:footer="706" w:gutter="0"/>
       <w:cols w:space="567"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D263664" w14:textId="77777777" w:rsidR="006248DE" w:rsidRDefault="006248DE">
+    <w:p w14:paraId="1CCF16D5" w14:textId="77777777" w:rsidR="000C3852" w:rsidRDefault="000C3852">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19314307" w14:textId="77777777" w:rsidR="006248DE" w:rsidRDefault="006248DE">
+    <w:p w14:paraId="06CFA22C" w14:textId="77777777" w:rsidR="000C3852" w:rsidRDefault="000C3852">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="420020EB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="32CB22A7" w14:textId="77777777" w:rsidR="00D613A9" w:rsidRDefault="00D613A9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="774AB7DD" w14:textId="7E778B80" w:rsidR="00F46E3B" w:rsidRPr="00333816" w:rsidRDefault="004F03CF" w:rsidP="009E534E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00333816">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F46E3B" w:rsidRPr="00333816">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -6451,104 +6246,124 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00333816">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="087C8EDA" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRDefault="00F46E3B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E2D853C" w14:textId="77777777" w:rsidR="00D613A9" w:rsidRDefault="00D613A9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BFDC373" w14:textId="77777777" w:rsidR="006248DE" w:rsidRDefault="006248DE">
+    <w:p w14:paraId="5FD878C8" w14:textId="77777777" w:rsidR="000C3852" w:rsidRDefault="000C3852">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A62B238" w14:textId="77777777" w:rsidR="006248DE" w:rsidRDefault="006248DE">
+    <w:p w14:paraId="72C3A9A1" w14:textId="77777777" w:rsidR="000C3852" w:rsidRDefault="000C3852">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7CBAF025" w14:textId="77777777" w:rsidR="00D613A9" w:rsidRDefault="00D613A9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="30F34194" w14:textId="77777777" w:rsidR="00BB343F" w:rsidRPr="006766D1" w:rsidRDefault="00BB343F" w:rsidP="00BB343F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4753"/>
         <w:tab w:val="left" w:pos="7777"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+        <w:rFonts w:cs="B Nazanin"/>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="9327" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1893"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1858"/>
+      <w:gridCol w:w="1620"/>
+      <w:gridCol w:w="5850"/>
+      <w:gridCol w:w="1857"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002F2C33" w14:paraId="35CE7B22" w14:textId="77777777" w:rsidTr="00977ECA">
+    <w:tr w:rsidR="002F2C33" w14:paraId="35CE7B22" w14:textId="77777777" w:rsidTr="00D613A9">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1908" w:type="dxa"/>
+          <w:tcW w:w="1620" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7F27904C" w14:textId="31A59D23" w:rsidR="002D57B4" w:rsidRDefault="000F6A61" w:rsidP="00823D46">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4153"/>
               <w:tab w:val="clear" w:pos="8306"/>
             </w:tabs>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="007E1E9C">
             <w:rPr>
               <w:noProof/>
               <w:lang w:bidi="fa-IR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="398A053B" wp14:editId="7EF78724">
                 <wp:extent cx="857250" cy="826919"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="Picture 8" descr="C:\Users\MohammadAmin\Desktop\b3c6919c-376f-4d5a-9444-2c3eb1dc0dc7.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6577,188 +6392,267 @@
                           <a:ext cx="861917" cy="831421"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5220" w:type="dxa"/>
+          <w:tcW w:w="5850" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7A168CB8" w14:textId="48AC3F43" w:rsidR="00C73D3E" w:rsidRDefault="00DF299E" w:rsidP="000F6A61">
+        <w:p w14:paraId="381141F9" w14:textId="77777777" w:rsidR="00D613A9" w:rsidRPr="00D613A9" w:rsidRDefault="00D613A9" w:rsidP="00D613A9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4153"/>
+              <w:tab w:val="center" w:pos="4557"/>
+              <w:tab w:val="center" w:pos="4753"/>
+              <w:tab w:val="left" w:pos="7777"/>
+            </w:tabs>
+            <w:bidi/>
+            <w:ind w:hanging="6"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:cs="B Nazanin"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00D613A9">
+            <w:rPr>
+              <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>چهارمین همایش ملی و اولین همایش بین المللی مهندسی نفت  ایران</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:cs="B Nazanin"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">The </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="000F6A61">
+          <w:r w:rsidRPr="00D613A9">
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>دانشگاه آزاد اسلامی واحد امیدیه</w:t>
           </w:r>
-          <w:r w:rsidR="000F6A61" w:rsidRPr="000F6A61">
+        </w:p>
+        <w:p w14:paraId="091CB9AA" w14:textId="77777777" w:rsidR="00D613A9" w:rsidRDefault="00D613A9" w:rsidP="00D613A9">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+              <w:lang w:bidi="fa-IR"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="2E0B57D2" w14:textId="77777777" w:rsidR="00D613A9" w:rsidRPr="00FB6F5F" w:rsidRDefault="00D613A9" w:rsidP="00D613A9">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-132"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A46250">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>The 4</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00A46250">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:position w:val="7"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <w:t>th</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00A46250">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> National Iranian </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A46250">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>&amp;</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A46250">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> the 1</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00A46250">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:position w:val="7"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>st</w:t>
           </w:r>
-          <w:r w:rsidR="000F6A61">
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00A46250">
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> International </w:t>
+            <w:t xml:space="preserve"> International Conference</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">and the </w:t>
+            <w:t xml:space="preserve"> on </w:t>
           </w:r>
-          <w:r w:rsidR="000F6A61">
+          <w:r w:rsidRPr="00FB6F5F">
             <w:rPr>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:kern w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
-[...42 lines deleted...]
-            <w:t>,</w:t>
+            <w:t>Iranian Petroleum Engineering</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0A962148" w14:textId="0B814E21" w:rsidR="002D57B4" w:rsidRDefault="003C6F4F" w:rsidP="00977ECA">
+        <w:p w14:paraId="0A962148" w14:textId="74DF5D75" w:rsidR="002D57B4" w:rsidRDefault="002D57B4" w:rsidP="00977ECA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4153"/>
               <w:tab w:val="clear" w:pos="8306"/>
             </w:tabs>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r>
-[...21 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1884" w:type="dxa"/>
+          <w:tcW w:w="1857" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3C87838D" w14:textId="4EB3EC37" w:rsidR="002D57B4" w:rsidRDefault="000F6A61" w:rsidP="00823D46">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4153"/>
               <w:tab w:val="clear" w:pos="8306"/>
             </w:tabs>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:bidi="fa-IR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6779DEE8" wp14:editId="49695DD2">
                 <wp:extent cx="659081" cy="659081"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
                 <wp:docPr id="45" name="Picture 45"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -6797,52 +6691,52 @@
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4D56A90F" w14:textId="77777777" w:rsidR="00C46511" w:rsidRPr="00BB343F" w:rsidRDefault="00C46511" w:rsidP="00983FD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="47317C6A" w14:textId="4E89C616" w:rsidR="003937D6" w:rsidRDefault="006E3E7A" w:rsidP="003937D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4753"/>
         <w:tab w:val="left" w:pos="7777"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="B Nazanin"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A80375F" wp14:editId="6F3B3C6B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -7080,51 +6974,51 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Baluchestan</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, Zahedan, Iran</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1988426E" w14:textId="77777777" w:rsidR="00F46E3B" w:rsidRPr="00290605" w:rsidRDefault="00F46E3B" w:rsidP="00290605">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23761A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="730C05C2"/>
     <w:lvl w:ilvl="0" w:tplc="89E8FA70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8372,89 +8266,91 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D61A3B"/>
     <w:rsid w:val="00006CB6"/>
     <w:rsid w:val="000107B3"/>
     <w:rsid w:val="000634E2"/>
     <w:rsid w:val="0006606D"/>
     <w:rsid w:val="0009072B"/>
     <w:rsid w:val="000C166F"/>
+    <w:rsid w:val="000C3852"/>
     <w:rsid w:val="000D5643"/>
     <w:rsid w:val="000F6A61"/>
     <w:rsid w:val="0011235D"/>
     <w:rsid w:val="00113D58"/>
     <w:rsid w:val="00117781"/>
     <w:rsid w:val="001355A7"/>
     <w:rsid w:val="00140B21"/>
     <w:rsid w:val="00141933"/>
     <w:rsid w:val="00143FA1"/>
     <w:rsid w:val="001474E6"/>
     <w:rsid w:val="001820B9"/>
     <w:rsid w:val="0018507B"/>
     <w:rsid w:val="00186B91"/>
     <w:rsid w:val="001A59A1"/>
     <w:rsid w:val="001C16CE"/>
     <w:rsid w:val="001C6121"/>
     <w:rsid w:val="001E0DE9"/>
     <w:rsid w:val="001F5C7A"/>
     <w:rsid w:val="00252016"/>
     <w:rsid w:val="00265BCA"/>
     <w:rsid w:val="00283E35"/>
     <w:rsid w:val="00290605"/>
     <w:rsid w:val="002979AF"/>
     <w:rsid w:val="002A59AB"/>
     <w:rsid w:val="002D57B4"/>
@@ -8575,50 +8471,51 @@
     <w:rsid w:val="00BF2070"/>
     <w:rsid w:val="00BF605C"/>
     <w:rsid w:val="00C1226D"/>
     <w:rsid w:val="00C12BDD"/>
     <w:rsid w:val="00C202C0"/>
     <w:rsid w:val="00C21B5D"/>
     <w:rsid w:val="00C221E4"/>
     <w:rsid w:val="00C31E47"/>
     <w:rsid w:val="00C434B9"/>
     <w:rsid w:val="00C45630"/>
     <w:rsid w:val="00C46511"/>
     <w:rsid w:val="00C469DE"/>
     <w:rsid w:val="00C52884"/>
     <w:rsid w:val="00C73D3E"/>
     <w:rsid w:val="00C7592D"/>
     <w:rsid w:val="00CA0F69"/>
     <w:rsid w:val="00CA2CFF"/>
     <w:rsid w:val="00CA357F"/>
     <w:rsid w:val="00CA441D"/>
     <w:rsid w:val="00CA553E"/>
     <w:rsid w:val="00CB1B91"/>
     <w:rsid w:val="00CC6D61"/>
     <w:rsid w:val="00D00A22"/>
     <w:rsid w:val="00D508CC"/>
     <w:rsid w:val="00D51CC1"/>
+    <w:rsid w:val="00D613A9"/>
     <w:rsid w:val="00D61A3B"/>
     <w:rsid w:val="00D657E1"/>
     <w:rsid w:val="00D909F5"/>
     <w:rsid w:val="00D96391"/>
     <w:rsid w:val="00DA0448"/>
     <w:rsid w:val="00DA1EF3"/>
     <w:rsid w:val="00DB1ADA"/>
     <w:rsid w:val="00DB2FC6"/>
     <w:rsid w:val="00DC0DD8"/>
     <w:rsid w:val="00DE4B32"/>
     <w:rsid w:val="00DF01C9"/>
     <w:rsid w:val="00DF299E"/>
     <w:rsid w:val="00E40E78"/>
     <w:rsid w:val="00E5365B"/>
     <w:rsid w:val="00E56C2B"/>
     <w:rsid w:val="00E74477"/>
     <w:rsid w:val="00E85DA2"/>
     <w:rsid w:val="00E86323"/>
     <w:rsid w:val="00EB27C1"/>
     <w:rsid w:val="00EC53B9"/>
     <w:rsid w:val="00ED7F8A"/>
     <w:rsid w:val="00EE70B2"/>
     <w:rsid w:val="00F1494C"/>
     <w:rsid w:val="00F20001"/>
     <w:rsid w:val="00F3224C"/>
@@ -8640,69 +8537,69 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="57F9AB95"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C31EE1F0-0293-47A9-8F8D-7CE2CDA5C43A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8764,98 +8661,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -9030,50 +8923,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00953D1C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00953D1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -9489,79 +9387,79 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00113D58"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="715349612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-99-6863-3_64" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02908-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02928-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-99-6863-3_64" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02908-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11663-023-02928-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9818,53 +9716,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>4</Pages>
   <Words>1070</Words>
   <Characters>6105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>10icce English Full Paper Format</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Tabriz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7161</CharactersWithSpaces>